--- v0 (2026-04-11)
+++ v1 (2026-08-23)
@@ -20,231 +20,231 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Федерация бильярдного спорта г. Мегион</t>
   </si>
   <si>
     <t>Новогодний любительский турнир (Рейтинговый 1 тур)</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>03.01.2026, БК "Ковбой", Россия, ХМАО - Югра, Мегион, Строителей 13/2</t>
+    <t>03.01.2026, БК "Ковбой", Russian Federation, KhMAO - Yugra, Megion, Строителей 13/2</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 36</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Солдатов Дмитрий</t>
+    <t>Soldatov Dmitiy</t>
   </si>
   <si>
-    <t>Маминов Закарё</t>
+    <t>Maminov Zakare</t>
   </si>
   <si>
-    <t>Спорыш Евгений</t>
+    <t>Sporysh Evgeniy</t>
   </si>
   <si>
-    <t>Якубов Мамур</t>
+    <t>Yakubov Mamur</t>
   </si>
   <si>
-    <t>Иванов Алексей</t>
+    <t>Ivanov Alexey</t>
   </si>
   <si>
-    <t>Оршанский Станислав</t>
+    <t>Orshanskiy Stanislav</t>
   </si>
   <si>
-    <t>Римиханов Замудин</t>
+    <t>Rimihanov Zamudin</t>
   </si>
   <si>
-    <t>Рысь Игорь</t>
+    <t>Rys IGOR</t>
   </si>
   <si>
-    <t>Батуров Сергей</t>
+    <t>Baturov Sergei</t>
   </si>
   <si>
-    <t>Душкин Эдуард</t>
+    <t>Dushkin Eduard</t>
   </si>
   <si>
-    <t>Калмыков Юрий</t>
+    <t>Kalmykov Yuriy</t>
   </si>
   <si>
-    <t>Литвинов Евгений</t>
+    <t>Litvinov Evgenii</t>
   </si>
   <si>
-    <t>Немцев Антон</t>
+    <t>Nemtsev Anton</t>
   </si>
   <si>
-    <t>Урвачев Максим</t>
+    <t>Shumara Juri</t>
   </si>
   <si>
-    <t>Шумара Юрий</t>
+    <t>Urvachev Maksim</t>
   </si>
   <si>
-    <t>Якимов Андрей</t>
+    <t>Yakimov Andrey</t>
   </si>
   <si>
-    <t>Вагабов Юсуп</t>
+    <t>Cherygov Andrey</t>
   </si>
   <si>
-    <t>Гайнуллин Шакир</t>
+    <t>Gainulin Chakir</t>
   </si>
   <si>
-    <t>Георгиев Роман</t>
+    <t>Georgiev Roman</t>
   </si>
   <si>
-    <t>Мичиняну Петр</t>
+    <t>Michinyanu Petr</t>
   </si>
   <si>
-    <t>Пахомов Александр</t>
+    <t>pahomov Alexandr</t>
   </si>
   <si>
-    <t>Петров Александр</t>
+    <t>Petrov Aleksandr</t>
   </si>
   <si>
-    <t>Спорыш Анатолий</t>
+    <t>sporysh anatoliy</t>
   </si>
   <si>
-    <t>Черыгов Андрей</t>
+    <t>Vagabov Yusup</t>
   </si>
   <si>
-    <t>Бажин Иван</t>
+    <t>Bazhin Ivan</t>
   </si>
   <si>
-    <t>Дудник Максим</t>
+    <t>Dudnik Maksim</t>
   </si>
   <si>
-    <t>Жумашев Ерлан</t>
+    <t>Liskin Vasiliy</t>
   </si>
   <si>
-    <t>Лискин Василий</t>
+    <t>Muntianu Albert</t>
   </si>
   <si>
-    <t>Мунтяну Альберт</t>
+    <t>Osmanov Bolat</t>
   </si>
   <si>
-    <t>Османов Болат</t>
+    <t>Sultanahmedov Rizvan</t>
   </si>
   <si>
-    <t>Султанахмедов Ризван</t>
+    <t>Tokar Andrey</t>
   </si>
   <si>
-    <t>Токар Андрей</t>
+    <t>ZHUMASHEV Erlan</t>
   </si>
   <si>
-    <t>Балыков Антон</t>
+    <t>Balykov Anton</t>
   </si>
   <si>
-    <t>Валиахметов Руслан</t>
+    <t>Kozlov Andrei</t>
   </si>
   <si>
-    <t>Васильев Дмитрий</t>
+    <t>Valiakhmetov Ruslan</t>
   </si>
   <si>
-    <t>Козлов Андрей</t>
+    <t>Vasilev Dmitriy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Нижневартовск</t>
+    <t>Nizhnevartovsk</t>
   </si>
   <si>
-    <t>Мегион</t>
+    <t>Megion</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>посёлок городского типа Белый Яр</t>
+    <t>posyolok gorodskogo tipa Bely Yar</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -959,111 +959,111 @@
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1986</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1985</v>
+        <v>1969</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1969</v>
+        <v>1985</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>1986</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
-        <v>1986</v>
+        <v>1975</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
         <v>1960</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E25" s="9" t="s">
@@ -1159,51 +1159,51 @@
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
         <v>1965</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1975</v>
+        <v>1986</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1997</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E32" s="9" t="s">
@@ -1218,231 +1218,233 @@
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
         <v>1982</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="C34" s="8"/>
+      <c r="C34" s="8">
+        <v>1969</v>
+      </c>
       <c r="D34" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1969</v>
+        <v>1967</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1967</v>
+        <v>1991</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>1991</v>
+        <v>1969</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="C39" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C39" s="8"/>
       <c r="D39" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>1976</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="E40" s="9"/>
+      <c r="E40" s="9" t="s">
+        <v>58</v>
+      </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
-        <v>1986</v>
+        <v>1989</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
-        <v>1981</v>
+        <v>1986</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
-        <v>1989</v>
+        <v>1981</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="10"/>
       <c r="B44" s="7"/>
       <c r="C44" s="7"/>
       <c r="D44" s="7"/>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="10"/>
       <c r="B45" s="7"/>
       <c r="C45" s="7"/>
       <c r="D45" s="7"/>
       <c r="E45" s="7"/>
       <c r="F45" s="7"/>