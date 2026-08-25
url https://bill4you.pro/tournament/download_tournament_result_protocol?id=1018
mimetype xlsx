--- v0 (2025-12-21)
+++ v1 (2026-08-25)
@@ -20,210 +20,210 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>БК "Легенда" (г. Гродно)</t>
   </si>
   <si>
     <t>Осень Золотая</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
     <t>26.11.2022</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Родионов Владислав</t>
+    <t>Rodionov Vladislav</t>
   </si>
   <si>
     <t>Пинчуков .</t>
   </si>
   <si>
-    <t>Казаченко Илья</t>
+    <t>Karpovic Vadim</t>
   </si>
   <si>
-    <t>Карпович Вадим</t>
+    <t>Kazacenko Il'a</t>
   </si>
   <si>
-    <t>Булыка Владислав</t>
+    <t>Bulyka Vladislav</t>
   </si>
   <si>
-    <t>Григорьев Ян</t>
+    <t>Grigor'ev An</t>
   </si>
   <si>
-    <t>Кобылин Павел</t>
+    <t>Kobylin Pavel</t>
   </si>
   <si>
-    <t>Мещанский Андрей</t>
+    <t>Mesanskij Andrej</t>
+  </si>
+  <si>
+    <t>Efimov Urij</t>
+  </si>
+  <si>
+    <t>Naskevic Vladimir</t>
+  </si>
+  <si>
+    <t>Zaenckovskij Anton</t>
   </si>
   <si>
     <t>Будкевич .</t>
   </si>
   <si>
-    <t>Ефимов Юрий</t>
+    <t>Ancenko Vladimir</t>
   </si>
   <si>
-    <t>Заенчковский Антон</t>
+    <t>Budylin Vitalij</t>
   </si>
   <si>
-    <t>Нашкевич Владимир</t>
+    <t>Cizov Valerij</t>
   </si>
   <si>
-    <t>Будылин Виталий</t>
+    <t>Sidorovic Aleksej</t>
   </si>
   <si>
-    <t>Сидорович Алексей</t>
+    <t>Bujko Evgenij</t>
   </si>
   <si>
-    <t>Чижов Валерий</t>
+    <t>Koval'skij Pavel</t>
   </si>
   <si>
-    <t>Янченко Владимир</t>
+    <t>Lukasevic Aleksej</t>
   </si>
   <si>
-    <t>Буйко Евгений</t>
+    <t>Markevic Anatolij</t>
   </si>
   <si>
-    <t>Ковальский Павел</t>
+    <t>Pivovar Aleksandr</t>
   </si>
   <si>
-    <t>Лукашевич Алексей</t>
+    <t>Rybak Igor'</t>
   </si>
   <si>
-    <t>Маркевич Анатолий</t>
+    <t>Semasko Sergej</t>
   </si>
   <si>
-    <t>Пивовар Александр</t>
+    <t>Skvirskij Oleg</t>
   </si>
   <si>
-    <t>Рыбак Игорь</t>
+    <t>Kastelan Aleksandr</t>
   </si>
   <si>
-    <t>Семашко Сергей</t>
+    <t>Kosilo Ruslan</t>
   </si>
   <si>
-    <t>Сквирский Олег</t>
+    <t>Los' Eduard</t>
   </si>
   <si>
-    <t>Каштелян Александр</t>
+    <t>Mal'cev Urij</t>
   </si>
   <si>
-    <t>Косило Руслан</t>
-[...5 lines deleted...]
-    <t>Мальцев Юрий</t>
+    <t>Okun' Evgenij</t>
   </si>
   <si>
     <t>Маркевич .</t>
-  </si>
-[...1 lines deleted...]
-    <t>Окунь Евгений</t>
   </si>
   <si>
     <t>Осипук .</t>
   </si>
   <si>
     <t>Черныш .</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Беларусь</t>
+    <t>Belarus</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -722,71 +722,71 @@
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8"/>
       <c r="D9" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
-        <v>1987</v>
+        <v>1995</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>1995</v>
+        <v>1987</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>2002</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E12" s="9" t="s">
@@ -839,189 +839,189 @@
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>1971</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C16" s="8"/>
+      <c r="C16" s="8">
+        <v>1982</v>
+      </c>
       <c r="D16" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="C17" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C17" s="8"/>
       <c r="D17" s="8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
         <v>1984</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8"/>
       <c r="D19" s="8" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C20" s="8"/>
+      <c r="C20" s="8">
+        <v>1976</v>
+      </c>
       <c r="D20" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C21" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C21" s="8"/>
       <c r="D21" s="8" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
         <v>1995</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1976</v>
+        <v>1985</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
@@ -1215,71 +1215,71 @@
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8"/>
       <c r="D35" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="C36" s="8"/>
+      <c r="C36" s="8">
+        <v>1992</v>
+      </c>
       <c r="D36" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="C37" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C37" s="8"/>
       <c r="D37" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8"/>
       <c r="D38" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F38" s="1"/>