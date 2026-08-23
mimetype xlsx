--- v0 (2026-02-12)
+++ v1 (2026-08-23)
@@ -20,210 +20,210 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>БК “Public club Billiards”</t>
   </si>
   <si>
     <t>I Турнир Резидентов Public club Billiards (3 этап)</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>18.01.2026, БК “Public club Billiards”, Россия, Свердловская область, Екатеринбург, ул. Мира,  47,  корп. 4 (этаж 3)</t>
+    <t>18.01.2026, БК “Public club Billiards”, Russian Federation, Sverdlovsk Region, Yekaterinburg, ул. Мира,  47,  корп. 4 (этаж 3)</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 30</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Лавелин Михаил</t>
+    <t>Lavelin Mikhail</t>
   </si>
   <si>
-    <t>Лахтин Евгений</t>
+    <t>Laxtin Evgenii</t>
   </si>
   <si>
-    <t>Иовик Егор</t>
+    <t>Iovik Egor</t>
   </si>
   <si>
-    <t>Михайлов Дмитрий</t>
+    <t>Mihaylov Dmitriy</t>
   </si>
   <si>
-    <t>Богатырев Александр</t>
+    <t>Bogatyrev Aleksandr</t>
   </si>
   <si>
-    <t>Варданян Артур</t>
+    <t>Krestovskih Kirill</t>
   </si>
   <si>
-    <t>Крестовских Кирилл</t>
+    <t>Vardanian Arthur</t>
   </si>
   <si>
-    <t>Янихин Евгений</t>
+    <t>Yanihin Evgeniy</t>
   </si>
   <si>
-    <t>Выходцев Владимир</t>
+    <t>Naryzhnyy Arhip</t>
   </si>
   <si>
-    <t>Нарыжный Архип</t>
+    <t>Paderin Petr</t>
   </si>
   <si>
-    <t>Падерин Петр</t>
+    <t>Petrov Oleg</t>
   </si>
   <si>
-    <t>Петров Олег</t>
+    <t>Vykhodtsev Vladimir</t>
   </si>
   <si>
-    <t>Бондаренко Даниил</t>
+    <t>Bondarenko Daniil</t>
   </si>
   <si>
-    <t>Гренадеров Артем</t>
+    <t>Grenaderov Artem</t>
   </si>
   <si>
-    <t>Пасека Николай</t>
+    <t>Paseka Nikolay</t>
   </si>
   <si>
-    <t>Старикович Юрий</t>
+    <t>Starikovich Yuriy</t>
   </si>
   <si>
-    <t>Бойко Сергей</t>
+    <t>Boyko Sergey</t>
   </si>
   <si>
-    <t>Дьяков Александр</t>
+    <t>Dyakov Alexander</t>
   </si>
   <si>
-    <t>Карелин Никита</t>
+    <t>Karelin Nikita</t>
   </si>
   <si>
-    <t>Крестинин Ростислав</t>
+    <t>Krestinin Rostislav</t>
   </si>
   <si>
-    <t>Мальков Диитрий</t>
+    <t>Malkov Dmitry</t>
   </si>
   <si>
-    <t>Пересторонин Александр</t>
+    <t>Perestoronin Aleksandr</t>
   </si>
   <si>
-    <t>Поплевин Александр</t>
+    <t>Poplevin Aleksandr</t>
   </si>
   <si>
-    <t>Симановский Евгений</t>
+    <t>Simanovskiy Evgeniy</t>
   </si>
   <si>
-    <t>Егель Алена</t>
+    <t>Egel Alena</t>
   </si>
   <si>
-    <t>Перминов Сергей</t>
-[...8 lines deleted...]
-    <t>Ященко Климент</t>
+    <t>Perminov Sergey</t>
   </si>
   <si>
     <t>Suetin Anton</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>Tonkushin Vyacheslav</t>
   </si>
   <si>
-    <t>Шумков Петр</t>
+    <t>Trapeznikov Ilya</t>
   </si>
   <si>
-    <t>Туринцева Ксения</t>
+    <t>Yashenko Kliment</t>
+  </si>
+  <si>
+    <t>born in</t>
+  </si>
+  <si>
+    <t>Petr Shumkov</t>
+  </si>
+  <si>
+    <t>Turinceva Kseniya</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Екатеринбург</t>
+    <t>Yekaterinburg</t>
   </si>
   <si>
-    <t>Первоуральск</t>
+    <t>Nizhniy Tagil</t>
   </si>
   <si>
-    <t>Нижний Тагил</t>
+    <t>Pervouralsk</t>
   </si>
   <si>
-    <t>Верхняя Салда</t>
+    <t>Verkhnyaya Salda</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -784,177 +784,177 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>1985</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1979</v>
+        <v>2008</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>2008</v>
+        <v>1979</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>1988</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
-        <v>1985</v>
+        <v>2011</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>2011</v>
+        <v>1980</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1980</v>
+        <v>1968</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1968</v>
+        <v>1985</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1992</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
@@ -1204,117 +1204,117 @@
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
         <v>1984</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1977</v>
+        <v>2005</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1984</v>
+        <v>1980</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>2005</v>
+        <v>1984</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="10"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="10"/>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>
       <c r="D39" s="7"/>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="1"/>
     </row>