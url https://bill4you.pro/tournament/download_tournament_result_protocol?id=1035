--- v0 (2025-12-23)
+++ v1 (2026-08-28)
@@ -20,165 +20,165 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>ФБС Рязанской области</t>
   </si>
   <si>
     <t>Любительский турнир г. Рязани по бильярдному спорту</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>10.12.2022, ГАУ ДО РО "СШОР ЦСК", Россия, Рязанская область, Рязань, ул. Спортивная 19</t>
+    <t>10.12.2022, ГАУ ДО РО "СШОР ЦСК", Russian Federation, Ryazan Region, Ryazan region, ул. Спортивная 19</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Луньков Сергей</t>
+    <t>Lun'kov Sergej</t>
   </si>
   <si>
-    <t>Арнольд Геннадий</t>
+    <t>Arnol'd Gennadij</t>
   </si>
   <si>
-    <t>Анисин Роман</t>
+    <t>Anisin Roman</t>
   </si>
   <si>
-    <t>Ретинский Дмитрий</t>
+    <t>Retinskij Dmitrij</t>
   </si>
   <si>
-    <t>(удалить!) Якутин Дмитрий</t>
+    <t>Akutin Dmitrij</t>
   </si>
   <si>
-    <t>Гречин Иван</t>
+    <t>Grecin Ivan</t>
   </si>
   <si>
-    <t>Пономарев Александр</t>
+    <t>Ponomarev Aleksandr</t>
   </si>
   <si>
-    <t>Сидорин Александр</t>
+    <t>Sidorin Aleksandr</t>
   </si>
   <si>
-    <t>Бочаров Дмитрий</t>
+    <t>Bocarov Dmitrij</t>
   </si>
   <si>
-    <t>Вахрушев Максим</t>
+    <t>Cyrul'nikov Sergej</t>
   </si>
   <si>
-    <t>Ежиков Дмитрий</t>
+    <t>Ezikov Dmitrij</t>
   </si>
   <si>
-    <t>Коржев Евгений</t>
+    <t>Korzev Evgenij</t>
   </si>
   <si>
-    <t>Кузьмичев Юрий</t>
+    <t>Kuzmichev Yuriy</t>
   </si>
   <si>
-    <t>Минин Олег</t>
+    <t>Minin Oleg</t>
   </si>
   <si>
-    <t>Попов Роман</t>
+    <t>Popov Roman</t>
   </si>
   <si>
-    <t>Цырульников Сергей</t>
+    <t>Vahrusev Maksim</t>
   </si>
   <si>
-    <t>Ивахин Василий</t>
+    <t>Isaev Daniil</t>
   </si>
   <si>
-    <t>Исаев Даниил</t>
+    <t>Ivahin Vasilij</t>
   </si>
   <si>
-    <t>Котельников Александр</t>
+    <t>Kotel'nikov Aleksandr</t>
   </si>
   <si>
-    <t>Оглы Арсен</t>
+    <t>Ogly Arsen</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Рязань</t>
+    <t>Ryazan region</t>
   </si>
   <si>
-    <t>посёлок станции Касимов</t>
+    <t>Kasimov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -819,57 +819,57 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>1994</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
-        <v>2003</v>
+        <v>1952</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
         <v>1974</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
@@ -939,97 +939,97 @@
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
         <v>1969</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8">
-        <v>1952</v>
+        <v>2003</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="8">
-        <v>1978</v>
+        <v>2003</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="8">
-        <v>2003</v>
+        <v>1978</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="8">
         <v>1965</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>