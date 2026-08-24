--- v0 (2025-12-19)
+++ v1 (2026-08-24)
@@ -20,201 +20,201 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>БК Шпиль</t>
   </si>
   <si>
     <t>15 ЭТАП ОСЕННЕЙ СЕРИИ в БК Шпиль</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>17.12.2022, БК Шпиль, Беларусь, Минск, ул. Тимирязева 123/2</t>
+    <t>17.12.2022, БК Шпиль, Belarus, Minsk, ул. Тимирязева 123/2</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 29</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Булыка Владислав</t>
+    <t>Bulyka Vladislav</t>
   </si>
   <si>
-    <t>Бувалец Владислав</t>
+    <t>Buvalec Vladislav</t>
   </si>
   <si>
-    <t>Платонов Алексей</t>
+    <t>Cernik Arsenij</t>
   </si>
   <si>
-    <t>Черник Арсений</t>
+    <t>Platonov Aleksej</t>
   </si>
   <si>
-    <t>Громыко Олег</t>
+    <t>Efimov Urij</t>
   </si>
   <si>
-    <t>Ефимов Юрий</t>
+    <t>Gromyko Oleg</t>
   </si>
   <si>
-    <t>Коняев Сергей</t>
+    <t>Konaev Sergej</t>
   </si>
   <si>
-    <t>Лазарь Матвей</t>
+    <t>Lazar' Matvej</t>
   </si>
   <si>
-    <t>Микульский Руслан</t>
+    <t>Mikul'skij Ruslan</t>
   </si>
   <si>
-    <t>Науменко Алексей</t>
+    <t>Naumenko Aleksej</t>
   </si>
   <si>
-    <t>Осада Евгений</t>
+    <t>Osada Evgenij</t>
   </si>
   <si>
-    <t>Штейн Михаил</t>
+    <t>Stejn Mihail</t>
   </si>
   <si>
-    <t>Балашов Валерий</t>
+    <t>Balasov Valerij</t>
   </si>
   <si>
-    <t>Ковалев Евгений</t>
+    <t>Kovalev Evgenii</t>
   </si>
   <si>
-    <t>Пинчуков Евгений</t>
+    <t>Pincukov Evgenij</t>
   </si>
   <si>
-    <t>Урбан Павел</t>
+    <t>Urban Pavel</t>
   </si>
   <si>
-    <t>Астапцов Роман</t>
+    <t>Astapcov Roman</t>
   </si>
   <si>
-    <t>Ерошевич Павел</t>
+    <t>Erosevic Pavel</t>
   </si>
   <si>
-    <t>Зевари Аким</t>
+    <t>Marutko Aleksandr</t>
   </si>
   <si>
-    <t>Марутко Александр</t>
+    <t>Mihajlov Andrej</t>
   </si>
   <si>
-    <t>Михайлов Андрей</t>
+    <t>Rabcevic Aleksej</t>
   </si>
   <si>
-    <t>Рабцевич Алексей</t>
+    <t>Starostenko Dmitrij</t>
   </si>
   <si>
-    <t>Старостенко Дмитрий</t>
+    <t>Trafimcik Mihail</t>
   </si>
   <si>
-    <t>Трафимчик Михаил</t>
+    <t>Zevari Akim</t>
   </si>
   <si>
-    <t>Белоглазко Андрей</t>
+    <t>Beloglazko Andrej</t>
   </si>
   <si>
-    <t>Дулькевич Павел</t>
+    <t>Dul'kevic Pavel</t>
   </si>
   <si>
-    <t>Крупский Евгений</t>
+    <t>Krupski Yauheni</t>
   </si>
   <si>
-    <t>Обатнин Эдуард</t>
+    <t>Obatnin Eduard</t>
   </si>
   <si>
-    <t>Троицкий Сергей</t>
+    <t>Troickij Sergej</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Беларусь</t>
+    <t>Belarus</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -715,111 +715,111 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>1996</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
-        <v>1992</v>
+        <v>1996</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>1996</v>
+        <v>1992</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>1994</v>
+        <v>1982</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1982</v>
+        <v>1994</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
         <v>1982</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="9" t="s">
@@ -1035,151 +1035,151 @@
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
         <v>1974</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1989</v>
+        <v>1981</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>1981</v>
+        <v>1990</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1990</v>
+        <v>1993</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1993</v>
+        <v>1979</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1979</v>
+        <v>1990</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1990</v>
+        <v>1989</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1968</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E32" s="9" t="s">