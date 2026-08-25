--- v0 (2026-02-12)
+++ v1 (2026-08-25)
@@ -946,51 +946,51 @@
       </c>
       <c r="C21" s="8">
         <v>2013</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
         <v>2008</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8">
         <v>2014</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F23" s="1"/>
@@ -1066,51 +1066,51 @@
       </c>
       <c r="C27" s="8">
         <v>2012</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="8">
         <v>2012</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="8">
         <v>2015</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F29" s="1"/>