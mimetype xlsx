--- v0 (2026-02-12)
+++ v1 (2026-08-21)
@@ -20,159 +20,159 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Московский Союз Бильярдного Спорта</t>
   </si>
   <si>
     <t>Первенство Москвы. Пул 9. Юниоры до 19 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>07.02.2026, "Дворец бильярдного спорта", Россия, Москва, Волгоградский пр-т,  46/15,  стр.16</t>
+    <t>07.02.2026, "Дворец бильярдного спорта", Russian Federation, Moscow, Волгоградский пр-т,  46/15,  стр.16</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Садовский Федор</t>
+    <t>Sadovskij Fedor</t>
   </si>
   <si>
-    <t>Шалагин Юрий</t>
+    <t>Salagin Urij</t>
   </si>
   <si>
-    <t>Ефремов Тимофей</t>
+    <t>Efremov Timofej</t>
   </si>
   <si>
-    <t>Минаев Кирилл</t>
+    <t>Minaev Kirill</t>
   </si>
   <si>
-    <t>Богдан Рафаэл</t>
+    <t>Bogdan Rafael Bogdan</t>
   </si>
   <si>
-    <t>Матюшкин Евгений</t>
+    <t>Matushkin Evgene</t>
   </si>
   <si>
-    <t>Медведев Кирилл</t>
+    <t>Medvedev Kirill</t>
   </si>
   <si>
-    <t>Осин Леонид</t>
+    <t>Osin Leonid</t>
   </si>
   <si>
-    <t>Зиновьев Максим</t>
+    <t>Frolov Mihail</t>
   </si>
   <si>
-    <t>Кисин Григорий</t>
+    <t>Kisin Grigory</t>
   </si>
   <si>
-    <t>Солдатов Иван</t>
+    <t>Soldatov Ivan</t>
   </si>
   <si>
-    <t>Фролов Михаил</t>
+    <t>Zinov'ev Maksim</t>
   </si>
   <si>
-    <t>Бодунов Сергей</t>
+    <t>Bodunov Sergey</t>
   </si>
   <si>
-    <t>Лоснов Григорий</t>
+    <t>Losnov Grigorij</t>
   </si>
   <si>
-    <t>Семёнов Фёдор</t>
+    <t>Semenov Fedor</t>
   </si>
   <si>
-    <t>Шешенин Лука</t>
+    <t>Shesheshin Luka</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Реутов</t>
+    <t>Reutov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -794,51 +794,51 @@
       </c>
       <c r="C15" s="8">
         <v>2009</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>2008</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
         <v>2009</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="1"/>
@@ -854,51 +854,51 @@
       </c>
       <c r="C18" s="8">
         <v>2009</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
         <v>2008</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
         <v>2009</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F20" s="1"/>