--- v0 (2025-12-18)
+++ v1 (2026-08-21)
@@ -20,186 +20,186 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>БК Шпиль</t>
   </si>
   <si>
     <t xml:space="preserve"> РОЖДЕСТВЕНСКИЙ ТУРНИР на призы TEXACO</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>24.12.2022, БК Шпиль, Беларусь, Минск, ул. Тимирязева 123/2</t>
+    <t>24.12.2022, БК Шпиль, Belarus, Minsk, ул. Тимирязева 123/2</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Родионов Владислав</t>
+    <t>Rodionov Vladislav</t>
   </si>
   <si>
-    <t>Ефимов Юрий</t>
+    <t>Efimov Urij</t>
   </si>
   <si>
-    <t>Астапцов Роман</t>
+    <t>Astapcov Roman</t>
   </si>
   <si>
-    <t>Карпович Вадим</t>
+    <t>Karpovic Vadim</t>
   </si>
   <si>
-    <t>Бувалец Владислав</t>
+    <t>Buvalec Vladislav</t>
   </si>
   <si>
-    <t>Чижов Валерий</t>
+    <t>Cizov Valerij</t>
   </si>
   <si>
-    <t>Вераксо Роман</t>
+    <t>Lazar' Matvej</t>
   </si>
   <si>
-    <t>Лазарь Матвей</t>
+    <t>Verakso Roman</t>
   </si>
   <si>
-    <t>Громыко Олег</t>
+    <t>Dementej Evgenij</t>
   </si>
   <si>
-    <t>Дементей Евгений</t>
+    <t>Gromyko Oleg</t>
   </si>
   <si>
-    <t>Осада Евгений</t>
+    <t>Osada Evgenij</t>
   </si>
   <si>
-    <t>Сидорович Алексей</t>
+    <t>Sidorovic Aleksej</t>
   </si>
   <si>
-    <t>Григорьев Ян</t>
+    <t>Grigor'ev An</t>
   </si>
   <si>
-    <t>Пинчуков Евгений</t>
+    <t>Pincukov Evgenij</t>
   </si>
   <si>
-    <t>Поротников Константин</t>
+    <t>Porotnikov Konstantin</t>
   </si>
   <si>
-    <t>Рабцевич Алексей</t>
+    <t>Rabcevic Aleksej</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Гродно</t>
+    <t>Grodna</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Барановичи</t>
+    <t>Baranavichy</t>
   </si>
   <si>
-    <t>Донецк</t>
+    <t>Donetsk</t>
   </si>
   <si>
-    <t>Вилейка</t>
+    <t>Viliejka</t>
   </si>
   <si>
-    <t>Борисов</t>
+    <t>Maladziechna</t>
   </si>
   <si>
-    <t>Молодечно</t>
+    <t>Barysaw</t>
   </si>
   <si>
-    <t>Жодино</t>
+    <t>Zhodzina</t>
   </si>
   <si>
-    <t>Гомель</t>
+    <t>Gomiel</t>
   </si>
   <si>
-    <t>Урай</t>
+    <t>Uray</t>
   </si>
   <si>
-    <t>Новолукомль</t>
+    <t>Novalukoml</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -780,117 +780,117 @@
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
         <v>1995</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>1993</v>
+        <v>1999</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>1999</v>
+        <v>1993</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
-        <v>1994</v>
+        <v>1993</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>1993</v>
+        <v>1994</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>1964</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>