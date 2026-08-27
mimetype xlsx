--- v0 (2026-04-10)
+++ v1 (2026-08-27)
@@ -20,207 +20,207 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>ФБС ХМАО-Югры</t>
   </si>
   <si>
     <t>Чемпионат ХМАО-Югры ветераны 50-60 лет, "Свободная пирамида"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>14.02.2026, МАУ ДО СШОР «Олимп», Россия, ХМАО - Югра, Сургут, ул. Мелик-Карамова,  12</t>
+    <t>14.02.2026, МАУ ДО СШОР «Олимп», Russian Federation, KhMAO - Yugra, Khanty-Mansi Autonomous Okrug, ул. Мелик-Карамова,  12</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Калмыков Юрий</t>
+    <t>Kalmykov Yuriy</t>
   </si>
   <si>
-    <t>Невзоров Олег</t>
+    <t>Nevzorov Oleg</t>
   </si>
   <si>
-    <t>Благой Иван</t>
+    <t>Blagoj Ivan</t>
   </si>
   <si>
-    <t>Душкин Эдуард</t>
+    <t>Dushkin Eduard</t>
   </si>
   <si>
-    <t>Гаджиев Руслан</t>
+    <t>Gadziev Ruslan</t>
   </si>
   <si>
-    <t>Коняхин Александр</t>
+    <t>Konahin Aleksandr</t>
   </si>
   <si>
-    <t>Молодых Милена</t>
+    <t>Molodykh Milena</t>
   </si>
   <si>
-    <t>Шаров Олег</t>
+    <t>Sharov Oleg</t>
   </si>
   <si>
-    <t>Батрак Владимир</t>
+    <t>Batrak Vladimir</t>
   </si>
   <si>
-    <t>Георгиев Роман</t>
+    <t>Georgiev Roman</t>
   </si>
   <si>
-    <t>Ким Виктор</t>
+    <t>Kim Viktor</t>
   </si>
   <si>
-    <t>Лебедев Евгений</t>
+    <t>Lebedev Evgeniy</t>
   </si>
   <si>
-    <t>Мацан Александр</t>
+    <t>Matsan Alexandr</t>
   </si>
   <si>
-    <t>Мичиняну Петр</t>
+    <t>Michinyanu Petr</t>
   </si>
   <si>
-    <t>Султанахмедов Ризван</t>
+    <t>Sultanahmedov Rizvan</t>
   </si>
   <si>
-    <t>Юсупов Арслан</t>
+    <t>Usupov Arslan</t>
   </si>
   <si>
-    <t>Батуров Сергей</t>
+    <t>Baturov Sergei</t>
   </si>
   <si>
-    <t>Жарков Александр</t>
+    <t>Ismoilov Marsel</t>
   </si>
   <si>
-    <t>Исмаилов Марсель</t>
+    <t>Liskin Vasiliy</t>
   </si>
   <si>
-    <t>Лискин Василий</t>
+    <t>Roshko Aleksandr</t>
   </si>
   <si>
-    <t>Рошка Александр</t>
+    <t>Saitgafarov Rashit</t>
   </si>
   <si>
-    <t>Саитгафаров Рашит</t>
+    <t>Tokar Andrey</t>
   </si>
   <si>
-    <t>Токар Андрей</t>
+    <t>Yatsunskiy Arkadiy</t>
   </si>
   <si>
-    <t>Яцунский Аркадий</t>
+    <t>Zharkov Aleksandr</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>посёлок городского типа Пионерский</t>
+    <t>posyolok gorodskogo tipa Pionerskiy</t>
   </si>
   <si>
-    <t>Мегион</t>
+    <t>Megion</t>
   </si>
   <si>
-    <t>Нижневартовск</t>
+    <t>Nizhnevartovsk</t>
   </si>
   <si>
-    <t>посёлок городского типа Фёдоровский</t>
+    <t>posyolok gorodskogo tipa Fyodorovskiy</t>
   </si>
   <si>
-    <t>Лянтор</t>
+    <t>Lyantor</t>
   </si>
   <si>
-    <t>Ханты-Мансийск</t>
+    <t>Khanty-Mansiysk</t>
   </si>
   <si>
-    <t>посёлок Нижнесортымский</t>
+    <t>posyolok Nizhnesortymskiy</t>
   </si>
   <si>
-    <t>Когалым</t>
+    <t>Kogalym</t>
   </si>
   <si>
-    <t>посёлок городского типа Белый Яр</t>
+    <t>posyolok gorodskogo tipa Bely Yar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1021,177 +1021,177 @@
       </c>
       <c r="B24" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="8">
         <v>1974</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="8">
-        <v>1968</v>
+        <v>1967</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="8">
-        <v>1967</v>
+        <v>1969</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="8">
-        <v>1969</v>
+        <v>1971</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="8">
-        <v>1971</v>
+        <v>1975</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="8">
-        <v>1975</v>
+        <v>1970</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="8">
-        <v>1970</v>
+        <v>1975</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C31" s="8">
-        <v>1975</v>
+        <v>1968</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="10"/>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="10"/>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="1"/>
     </row>