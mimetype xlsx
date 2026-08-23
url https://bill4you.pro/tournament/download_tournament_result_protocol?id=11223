--- v0 (2026-06-07)
+++ v1 (2026-08-23)
@@ -20,225 +20,225 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>БК "Ямбург"</t>
   </si>
   <si>
     <t xml:space="preserve">Кубок памяти Николая Володина </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>14.03.2026, БК "Ямбург", Россия, Ленинградская область, Кингисепп, ул.Воровского 26 4 этаж.</t>
+    <t>14.03.2026, БК "Ямбург", Russian Federation, Leningrad Region, Kingisepp, ул.Воровского 26 4 этаж.</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Лисин Сергей</t>
+    <t>Lisin Sergey</t>
   </si>
   <si>
-    <t>Ткач Павел</t>
+    <t>Tkach Pavel</t>
   </si>
   <si>
-    <t>Зверев Максим</t>
+    <t>Tatarchuk Aleksandr</t>
   </si>
   <si>
-    <t>Татарчук Александр</t>
+    <t>Zverev Maksim</t>
   </si>
   <si>
-    <t>Володин Никита</t>
+    <t>Ivanov Evgeniy</t>
   </si>
   <si>
-    <t>Иванов Евгений</t>
+    <t>Makarcev Aleksandr</t>
   </si>
   <si>
-    <t>Макарцев Александр</t>
+    <t>Sohor Pavel</t>
   </si>
   <si>
-    <t>Сохор Павел</t>
+    <t>Volodin Nikita</t>
   </si>
   <si>
-    <t>Банников Юрий</t>
+    <t>Bannikov Yuriy</t>
   </si>
   <si>
-    <t>Бобров Сергей</t>
+    <t>Bobrov Sergey</t>
   </si>
   <si>
-    <t>Егоров Евгений</t>
+    <t>Egorov Evgeniy</t>
   </si>
   <si>
-    <t>Толмачев Олег</t>
+    <t>Tolmachev Oleg</t>
   </si>
   <si>
-    <t>Бураков Сергей</t>
+    <t>Burakov Sergey</t>
   </si>
   <si>
-    <t>Иванов Валерий</t>
+    <t>Ivanov Valeriy</t>
   </si>
   <si>
-    <t>Насыров Анвар</t>
+    <t>Nasyrov Anvar</t>
   </si>
   <si>
-    <t>Первов Алексей</t>
+    <t>Pervov Aleksey</t>
   </si>
   <si>
-    <t>Власов Виктор</t>
+    <t>Goldobin Max</t>
   </si>
   <si>
-    <t>Голдобин Максим</t>
+    <t>Matveev Vladimir</t>
   </si>
   <si>
-    <t>Жуков Константин</t>
+    <t>Petrov alexeyz</t>
   </si>
   <si>
-    <t>Загороднова Анастасия</t>
+    <t>Pimkin Dmitriy</t>
   </si>
   <si>
-    <t>Матвеев Владимир</t>
+    <t>Sosimenko Sergei</t>
   </si>
   <si>
-    <t>Петров Алексей</t>
+    <t>Vlasov Viktor</t>
   </si>
   <si>
-    <t>Пимкин Дмитрий</t>
+    <t>Zagorodnova Anastasia</t>
   </si>
   <si>
-    <t>Сосименко Сергей</t>
+    <t>Zhukov Konstantin</t>
   </si>
   <si>
-    <t>Баранкин Александр</t>
+    <t>Barankin Aleksandr</t>
   </si>
   <si>
-    <t>Березкин Сергей</t>
+    <t>Berezkin Sergey</t>
   </si>
   <si>
-    <t>Горбачев Роман</t>
+    <t>Gorbachev Roman</t>
   </si>
   <si>
-    <t>Ильченко Сергей</t>
+    <t>Ilchenko Sergey</t>
   </si>
   <si>
-    <t>Камалетдинов Кирилл</t>
+    <t>Kamaletdinov Kirill</t>
   </si>
   <si>
-    <t>Киракосян Артак</t>
+    <t>Kirakosyan Artak</t>
   </si>
   <si>
-    <t>Лиллиберг Валерий</t>
+    <t>Lilliberg Valeriy</t>
   </si>
   <si>
-    <t>Морховец Дмитрий</t>
+    <t>Morhovec Dmitriy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>ЗМС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Кингисепп</t>
+    <t>Kingisepp</t>
   </si>
   <si>
-    <t>Саратов</t>
+    <t>Saratov</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>Saint Petersburg</t>
   </si>
   <si>
-    <t>Псков</t>
+    <t>Pskov</t>
   </si>
   <si>
-    <t>Ивангород</t>
+    <t>Ivangorod</t>
   </si>
   <si>
-    <t>Челябинск</t>
+    <t>Chelyabinsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -739,157 +739,157 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>1987</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
-        <v>2001</v>
+        <v>1982</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>1982</v>
+        <v>2001</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>1994</v>
+        <v>1998</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1998</v>
+        <v>1988</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
         <v>1988</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1988</v>
+        <v>1994</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1979</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
@@ -1019,197 +1019,197 @@
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>1984</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
-        <v>1959</v>
+        <v>2003</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>2003</v>
+        <v>1989</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>2007</v>
+        <v>1976</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>1999</v>
+        <v>1984</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1989</v>
+        <v>1974</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1976</v>
+        <v>1959</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1984</v>
+        <v>1999</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1974</v>
+        <v>2007</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1966</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
@@ -1405,51 +1405,51 @@
       <c r="C44" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D44" s="7"/>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="10"/>
       <c r="B45" s="7"/>
       <c r="C45" s="7"/>
       <c r="D45" s="7"/>
       <c r="E45" s="7"/>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D46" s="7"/>
       <c r="E46" s="7"/>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="11"/>
       <c r="B47" s="1"/>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="11"/>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>