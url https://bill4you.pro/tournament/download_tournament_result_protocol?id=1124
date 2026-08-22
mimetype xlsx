--- v0 (2025-12-23)
+++ v1 (2026-08-22)
@@ -20,258 +20,258 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Московский Союз Бильярдного Спорта</t>
   </si>
   <si>
     <t>Первенство Москвы «Пул 8». Юноши до 17 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>07.02.2023, Москвич, Россия, Москва, пр-кт. Волгоградский дом 46/15 стр.10</t>
+    <t>07.02.2023, Москвич, Russian Federation, Moscow, пр-кт. Волгоградский дом 46/15 стр.10</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 46</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Новоселов Михаил</t>
+    <t>Novoselov Mihail</t>
   </si>
   <si>
-    <t>Шалагин Максим</t>
+    <t>Shalagin Maxim</t>
   </si>
   <si>
-    <t>Анисимов Степан</t>
+    <t>Anisimov Stepan</t>
   </si>
   <si>
-    <t>Ефремов Тимофей</t>
+    <t>Efremov Timofej</t>
   </si>
   <si>
-    <t>Аганин Петр</t>
+    <t>Aganin Petr</t>
   </si>
   <si>
-    <t>Зиновьев Максим</t>
+    <t>Salagin Urij</t>
   </si>
   <si>
-    <t>Солдатов Иван</t>
+    <t>Soldatov Ivan</t>
   </si>
   <si>
-    <t>Шалагин Юрий</t>
+    <t>Zinov'ev Maksim</t>
   </si>
   <si>
-    <t>Антонюк Роман</t>
+    <t>Antonuk Roman</t>
   </si>
   <si>
-    <t>Богдан Рафаэл</t>
+    <t>Bogdan Rafael Bogdan</t>
   </si>
   <si>
-    <t>Кузнецов Андрей</t>
+    <t>Kuznetsov Andrei</t>
   </si>
   <si>
-    <t>Макулов Тимофей</t>
+    <t>Makulov Timofej</t>
   </si>
   <si>
-    <t>Медведев Кирилл</t>
+    <t>Medvedev Kirill</t>
   </si>
   <si>
-    <t>Минаев Кирилл</t>
+    <t>Minaev Kirill</t>
   </si>
   <si>
-    <t>Полтораков Константин</t>
+    <t>Poltorakov Konstantin</t>
   </si>
   <si>
-    <t>Тимофеев Георгий</t>
+    <t>Timofeev Georgij</t>
   </si>
   <si>
-    <t>Анищенко Юрий</t>
+    <t>Anisenko Urij</t>
   </si>
   <si>
-    <t>Долгоруков Никита</t>
+    <t>Dolgorukov Nikita</t>
   </si>
   <si>
-    <t>Индрупский Владимир</t>
+    <t>Indrupsky Vladimir</t>
   </si>
   <si>
-    <t>Киселёв Николай</t>
+    <t>Kiselev Nikolaj</t>
   </si>
   <si>
-    <t>Семёнов Фёдор</t>
+    <t>Semcenkov Arsenij</t>
   </si>
   <si>
-    <t>Семченков Арсений</t>
+    <t>Semenov Fedor</t>
   </si>
   <si>
-    <t>Терешков Святослав</t>
+    <t>Siskov Artem</t>
   </si>
   <si>
-    <t>Шишков Артём</t>
+    <t>Tereskov Svatoslav</t>
   </si>
   <si>
-    <t>Бабышкин Михаил</t>
+    <t>Babyskin Mihail</t>
   </si>
   <si>
-    <t>Грачёв Семён</t>
+    <t>Gracev Semen</t>
   </si>
   <si>
-    <t>Литвинов Артём</t>
+    <t>Litvinov Artem</t>
   </si>
   <si>
-    <t>Потапов Денис</t>
+    <t>Potapov Denis</t>
   </si>
   <si>
-    <t>Процышак Сергей</t>
+    <t>Procysak Sergej</t>
   </si>
   <si>
-    <t>Садовский Федор</t>
+    <t>Sadovskij Fedor</t>
   </si>
   <si>
-    <t>Смирнов Роман</t>
+    <t>Smirnov Roman</t>
   </si>
   <si>
-    <t>Тихий Артемий</t>
+    <t>Tihij Artemij</t>
   </si>
   <si>
-    <t>Алференков Матвей</t>
+    <t>Alferenkov Matvej</t>
   </si>
   <si>
-    <t>Анищенко Роман</t>
+    <t>Anisenko Roman</t>
   </si>
   <si>
-    <t>Григорьев Дмитрий</t>
+    <t>Cebotar' Pavel</t>
   </si>
   <si>
-    <t>Дмитриев Егор</t>
+    <t>Cheklin Maksim</t>
   </si>
   <si>
-    <t>Дубровский Василий</t>
+    <t>Churilov Fedor</t>
   </si>
   <si>
-    <t>Кисин Григорий</t>
+    <t>Dmitriev Egor</t>
   </si>
   <si>
-    <t>Королёв Валерий</t>
+    <t>Dubrovskij Vasilij</t>
   </si>
   <si>
-    <t>Лоснов Григорий</t>
+    <t>Grigoriev Dmitrij</t>
   </si>
   <si>
-    <t>Осин Леонид</t>
+    <t>Kisin Grigory</t>
   </si>
   <si>
-    <t>Романов Фёдор</t>
+    <t>Korolev Valerij</t>
   </si>
   <si>
-    <t>Тюняев Всеволод</t>
+    <t>Losnov Grigorij</t>
   </si>
   <si>
-    <t>Чеботарь Павел</t>
+    <t>Osin Leonid</t>
   </si>
   <si>
-    <t>Чеклин Максим</t>
+    <t>Romanov Fedor</t>
   </si>
   <si>
-    <t>Чурилов Фёдор</t>
+    <t>Tunaev Vsevolod</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -835,91 +835,91 @@
       </c>
       <c r="C12" s="8">
         <v>2009</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
         <v>2008</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
         <v>2009</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>2008</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>2007</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F16" s="1"/>
@@ -1132,111 +1132,111 @@
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
         <v>2009</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>2011</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E32" s="9" t="s">
@@ -1412,271 +1412,271 @@
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
         <v>2009</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
         <v>2011</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
         <v>2009</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C47" s="8">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="D47" s="8" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C48" s="8">
         <v>2009</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C49" s="8">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="D49" s="8" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C50" s="8">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C51" s="8">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="D51" s="8" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C52" s="8">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D52" s="8" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C53" s="8">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="10"/>
       <c r="B54" s="7"/>
       <c r="C54" s="7"/>
       <c r="D54" s="7"/>
       <c r="E54" s="7"/>
       <c r="F54" s="7"/>
       <c r="G54" s="7"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="10"/>
       <c r="B55" s="7"/>
       <c r="C55" s="7"/>