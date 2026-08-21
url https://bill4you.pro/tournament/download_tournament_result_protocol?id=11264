--- v0 (2026-04-10)
+++ v1 (2026-08-21)
@@ -20,195 +20,195 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>СФБС «Олимп»</t>
   </si>
   <si>
     <t>Чемпионат города Сургута, "Свободная пирамида", 3 тур</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>07.03.2026, МАУ ДО СШОР «Олимп», Россия, ХМАО - Югра, Сургут, ул. Мелик-Карамова,  12</t>
+    <t>07.03.2026, МАУ ДО СШОР «Олимп», Russian Federation, KhMAO - Yugra, Khanty-Mansi Autonomous Okrug, ул. Мелик-Карамова,  12</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 26</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Демченко Надежда</t>
+    <t>Demcenko Nadezda</t>
   </si>
   <si>
-    <t>Юрков Захар</t>
+    <t>Urkov Zahar</t>
   </si>
   <si>
-    <t>Карбаинов Павел</t>
+    <t>Karbainov Pavel</t>
   </si>
   <si>
-    <t>Корнева Наталия</t>
+    <t>Korneva Natalia</t>
   </si>
   <si>
-    <t>Зябирова Алина</t>
+    <t>Kamalov Damir</t>
   </si>
   <si>
-    <t>Камалов Дамир</t>
+    <t>Molchanov Artem</t>
   </si>
   <si>
-    <t>Молчанов Артем</t>
+    <t>Palienko Ivan</t>
   </si>
   <si>
-    <t>Палиенко Иван</t>
+    <t>Zyabirova Alina</t>
   </si>
   <si>
-    <t>Афанасьев Богдан</t>
+    <t>Afanasev Bogdan</t>
   </si>
   <si>
-    <t>Бедек Дмитрий</t>
+    <t>bedek Dmitrii</t>
   </si>
   <si>
-    <t>Дженанян Степан</t>
+    <t>Dzhenanyan Stepan</t>
   </si>
   <si>
-    <t>Зверь Богдан</t>
+    <t>Lebedev Evgeniy</t>
   </si>
   <si>
-    <t>Лебедев Евгений</t>
+    <t>Staruhin Yuriy</t>
   </si>
   <si>
-    <t>Старухин Юрий</t>
+    <t>Trenin Matvey</t>
   </si>
   <si>
-    <t>Тренин Матвей</t>
+    <t>Yakubov Mamur</t>
   </si>
   <si>
-    <t>Якубов Мамур</t>
+    <t>Zver' Bogdan</t>
   </si>
   <si>
-    <t>Георгиев Роман</t>
+    <t>Georgiev Roman</t>
   </si>
   <si>
-    <t>Гусев Александр</t>
+    <t>Gusev Aleksandr</t>
   </si>
   <si>
-    <t>Ким Валентин</t>
+    <t>Kim Valentin</t>
   </si>
   <si>
-    <t>Колодчак Дмитрий</t>
+    <t>Kolodchak Dmitriy</t>
   </si>
   <si>
-    <t>Плешанова Жанна</t>
+    <t>Pleshanova Janna</t>
   </si>
   <si>
-    <t>Салиев Хусравжон</t>
+    <t>Saliev Husravzhon</t>
   </si>
   <si>
-    <t>Сенгепов Азиз</t>
+    <t>Sengepov Aziz</t>
   </si>
   <si>
-    <t>Смирнов Дмитрий</t>
+    <t>Smirnov Dmitriy</t>
   </si>
   <si>
-    <t>Сычев Сергей</t>
+    <t>Hachaturov Yuriy</t>
   </si>
   <si>
-    <t>Хачатуров Юрий</t>
+    <t>Sychev Sergey</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -749,114 +749,114 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
         <v>1986</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
-        <v>2001</v>
+        <v>1987</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
         <v>1987</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>1987</v>
+        <v>2010</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>2010</v>
+        <v>2001</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>2004</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F16" s="1"/>
@@ -889,134 +889,134 @@
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>1985</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>2010</v>
+        <v>1974</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>1974</v>
+        <v>2004</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>2004</v>
+        <v>2013</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>2013</v>
+        <v>1987</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1987</v>
+        <v>2010</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1973</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F24" s="1"/>
@@ -1149,71 +1149,71 @@
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
         <v>1978</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
-        <v>1971</v>
+        <v>1951</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8">
-        <v>1951</v>
+        <v>1971</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="10"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="10"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>