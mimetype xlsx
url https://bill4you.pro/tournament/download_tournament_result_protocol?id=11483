--- v0 (2026-04-27)
+++ v1 (2026-06-11)
@@ -86,51 +86,51 @@
   <si>
     <t>Xələfov Niyazi</t>
   </si>
   <si>
     <t>Əmrahov Ceyhun</t>
   </si>
   <si>
     <t>Hacızadə Vüsal</t>
   </si>
   <si>
     <t>Məmmədov Rövşen</t>
   </si>
   <si>
     <t>Süleymanov Rufin</t>
   </si>
   <si>
     <t>Abbasəliyev Cahangir</t>
   </si>
   <si>
     <t>Əkbərov Məhəmməd</t>
   </si>
   <si>
     <t>Həsənzadə Fərid</t>
   </si>
   <si>
-    <t>Гусейнов Эльшан</t>
+    <t>Huseynov Elshan</t>
   </si>
   <si>
     <t>Muradov İlham</t>
   </si>
   <si>
     <t>Quliyev Tofiq</t>
   </si>
   <si>
     <t>Şahmərdanov Abdulla</t>
   </si>
   <si>
     <t>Vəliyev Faiq</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>