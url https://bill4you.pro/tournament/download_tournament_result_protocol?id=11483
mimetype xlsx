--- v1 (2026-06-11)
+++ v2 (2026-08-20)
@@ -20,153 +20,153 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Федерация бильярда Азербайджана</t>
   </si>
   <si>
     <t>"Super Kubok"- Azərbaycan, 16 idmançı arasında turnir - 1-ci mərhələ</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>24.03.2026, Академия бильярда Азербайджана, Азербайджан, Баку, Проспект Тбилисский,  12</t>
+    <t>24.03.2026, Академия бильярда Азербайджана, Azerbaijan, City of republican subordination Baku, Baku, Проспект Тбилисский,  12</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Haciyev Azer</t>
+    <t>Gadzhiev Azer</t>
   </si>
   <si>
     <t>Mamedov Yahya</t>
   </si>
   <si>
     <t>Bayramov Mahir</t>
   </si>
   <si>
-    <t>Xələfov Niyazi</t>
+    <t>Xalafov Niyazi</t>
   </si>
   <si>
-    <t>Əmrahov Ceyhun</t>
+    <t>Amrahov Jeyhun</t>
   </si>
   <si>
-    <t>Hacızadə Vüsal</t>
+    <t>Hajizada Vusal</t>
   </si>
   <si>
-    <t>Məmmədov Rövşen</t>
+    <t>Mammadov Rovshan</t>
   </si>
   <si>
-    <t>Süleymanov Rufin</t>
+    <t>Suleymanov Rufin</t>
   </si>
   <si>
-    <t>Abbasəliyev Cahangir</t>
+    <t>Abbasaliyev Jahangir</t>
   </si>
   <si>
-    <t>Əkbərov Məhəmməd</t>
+    <t>Akbarov Mahammad</t>
   </si>
   <si>
-    <t>Həsənzadə Fərid</t>
+    <t>Hasanzada Farid</t>
   </si>
   <si>
     <t>Huseynov Elshan</t>
   </si>
   <si>
-    <t>Muradov İlham</t>
+    <t>Guliyev Tofig</t>
   </si>
   <si>
-    <t>Quliyev Tofiq</t>
+    <t>Muradov Ilham</t>
   </si>
   <si>
-    <t>Şahmərdanov Abdulla</t>
+    <t>Shahmardanov Abdulla</t>
   </si>
   <si>
-    <t>Vəliyev Faiq</t>
+    <t>Valiyev Faig</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Баку</t>
+    <t>City of republican subordination Baku</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -867,74 +867,74 @@
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
         <v>1976</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
-        <v>1971</v>
+        <v>1981</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
-        <v>1981</v>
+        <v>1971</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
         <v>1982</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F22" s="1"/>