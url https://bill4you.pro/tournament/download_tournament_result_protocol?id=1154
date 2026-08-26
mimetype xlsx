--- v0 (2025-12-25)
+++ v1 (2026-08-26)
@@ -20,162 +20,162 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Галактика</t>
   </si>
   <si>
     <t>Турнир на кубок Привала</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>26.02.2023, Галактика, Беларусь, Гродненская область, Гродно, ул. Лидская,  1</t>
+    <t>26.02.2023, Галактика, Belarus, Grodzienskaja Region, Grodna, ул. Лидская,  1</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 19</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Семашко Сергей</t>
+    <t>Semasko Sergej</t>
   </si>
   <si>
-    <t>Мищенко Вадим</t>
+    <t>Misenko Vadim</t>
   </si>
   <si>
-    <t>Гнездовский Евгений</t>
+    <t>Gnezdovskij Evgenij</t>
   </si>
   <si>
-    <t>Клёмин Алексей</t>
+    <t>Klemin Aleksej</t>
   </si>
   <si>
-    <t>Бортко Евгений</t>
+    <t>Bortko Evgenij</t>
   </si>
   <si>
-    <t>Гурьев Алексей</t>
+    <t>Gur'ev Aleksej</t>
   </si>
   <si>
-    <t>Лазута Николай</t>
+    <t>Lazuta Nikolaj</t>
   </si>
   <si>
-    <t>Окунь Евгений</t>
+    <t>Okun' Evgenij</t>
   </si>
   <si>
-    <t>Габрусевич Алексей</t>
+    <t>Ancenko Vladimir</t>
   </si>
   <si>
-    <t>Каминский Александр</t>
+    <t>Cekel' Egor</t>
   </si>
   <si>
-    <t>Ковшик Андрей</t>
+    <t>Gabrusevic Aleksej</t>
   </si>
   <si>
-    <t>Мальцев Юрий</t>
+    <t>Kaminskij Aleksandr</t>
   </si>
   <si>
-    <t>Нашкевич Владимир</t>
+    <t>Kovsik Andrej</t>
   </si>
   <si>
-    <t>Сметанко Алексей</t>
+    <t>Mal'cev Urij</t>
   </si>
   <si>
-    <t>Чекель Егор</t>
+    <t>Naskevic Vladimir</t>
   </si>
   <si>
-    <t>Янченко Владимир</t>
+    <t>Smetanko Aleksej</t>
   </si>
   <si>
-    <t>Дорожук Андрей</t>
+    <t>Akovec Andrej</t>
   </si>
   <si>
-    <t>Чекель Артём</t>
+    <t>Cekel' Artem</t>
   </si>
   <si>
-    <t>Яковец Андрей</t>
+    <t>Dorozhuk Andrey</t>
   </si>
   <si>
-    <t>Зайцев Руслан</t>
+    <t>Zajcev Ruslan</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Гродно</t>
+    <t>Grodna</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -783,237 +783,237 @@
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
         <v>1992</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C16" s="8"/>
+      <c r="C16" s="8">
+        <v>1976</v>
+      </c>
       <c r="D16" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="C17" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C17" s="8"/>
       <c r="D17" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8"/>
       <c r="D18" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="C19" s="8"/>
+      <c r="C19" s="8">
+        <v>1963</v>
+      </c>
       <c r="D19" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8"/>
       <c r="D21" s="8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8"/>
       <c r="D22" s="8" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C23" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C23" s="8"/>
       <c r="D23" s="8" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C24" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="8"/>
       <c r="D25" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="C26" s="8"/>
+      <c r="C26" s="8">
+        <v>1984</v>
+      </c>
       <c r="D26" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8"/>
       <c r="B27" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="8"/>
       <c r="D27" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>