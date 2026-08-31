--- v0 (2026-03-29)
+++ v1 (2026-08-31)
@@ -20,207 +20,207 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>ФБСР</t>
   </si>
   <si>
     <t>Первенство России 6кр юноши до 19 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>19.03.2026, Московская академия снукера, Россия, Москва, Ракетный бул.,  д. 16,  6 эт.</t>
+    <t>19.03.2026, Московская академия снукера, Russian Federation, Moscow, Ракетный бул.,  д. 16,  6 эт.</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 22</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Истомин Артём</t>
+    <t>Istomin Artem</t>
   </si>
   <si>
-    <t>Петров Михаил</t>
+    <t>Petrov Mihail</t>
   </si>
   <si>
-    <t>Кузнецов Андрей</t>
+    <t>Kuznetsov Andrei</t>
   </si>
   <si>
-    <t>Солодилов Николай</t>
+    <t>Solodilov Nick</t>
   </si>
   <si>
-    <t>Долгоруков Никита</t>
+    <t>Dolgorukov Nikita</t>
   </si>
   <si>
-    <t>Минаев Кирилл</t>
+    <t>Minaev Kirill</t>
   </si>
   <si>
-    <t>Морозов Елисей</t>
+    <t>Morozov Elisej</t>
   </si>
   <si>
-    <t>Серегин Семён</t>
+    <t>Seregin Semen</t>
   </si>
   <si>
-    <t>Медведев Кирилл</t>
+    <t>Medvedev Kirill</t>
   </si>
   <si>
-    <t>Моисеев Марк</t>
+    <t>Moiceev Mark</t>
   </si>
   <si>
-    <t>Надточиев Степан</t>
+    <t>Nadtociev Stepan</t>
   </si>
   <si>
-    <t>Назаров Евгений</t>
+    <t>Nazarov Evgeny</t>
   </si>
   <si>
-    <t>Ненев Глеб</t>
+    <t>Nenev Gleb</t>
   </si>
   <si>
-    <t>Солдатов Иван</t>
+    <t>Soldatov Ivan</t>
   </si>
   <si>
-    <t>Судариков Илья</t>
+    <t>Sudarikov Il'a</t>
   </si>
   <si>
-    <t>Тимофеев Георгий</t>
+    <t>Timofeev Georgij</t>
   </si>
   <si>
-    <t>Борисов Ярослав</t>
+    <t>Borisov Aroslav</t>
   </si>
   <si>
-    <t>Герасимов Роман</t>
+    <t>Fokin Petr</t>
   </si>
   <si>
-    <t>Осин Леонид</t>
+    <t>Gerasimov Roman</t>
   </si>
   <si>
-    <t>Савельев Михаил</t>
+    <t>Osin Leonid</t>
   </si>
   <si>
-    <t>Смирнов Роман</t>
+    <t>Savelev Mihail</t>
   </si>
   <si>
-    <t>Фокин Петр</t>
+    <t>Smirnov Roman</t>
   </si>
   <si>
-    <t>Белов Семен</t>
+    <t>Belov Semen</t>
   </si>
   <si>
-    <t>Григорьев Дмитрий</t>
+    <t>Grigoriev Dmitrij</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Карапетов Сергей</t>
+    <t>Karapetov Sergey</t>
   </si>
   <si>
-    <t>Гурова Виктория</t>
+    <t>Gurova Viktoria</t>
   </si>
   <si>
-    <t>Хакимов Альберт</t>
+    <t>Khakimov Albert</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
+    <t>2р</t>
+  </si>
+  <si>
     <t>1юн</t>
   </si>
   <si>
-    <t>2р</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Yamalo-Nenets Autonomous Area</t>
   </si>
   <si>
-    <t>Ямало-Ненецкий автономный округ</t>
+    <t>St. Petersburg</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Kaluga Region</t>
   </si>
   <si>
-    <t>Калужская область</t>
-[...2 lines deleted...]
-    <t>Новосибирская область</t>
+    <t>Novosibirsk Region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -964,227 +964,227 @@
       </c>
       <c r="C21" s="8">
         <v>2009</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
         <v>2013</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8">
         <v>2010</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="8">
         <v>2010</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="8">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="8">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="8">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="8">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="8">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8"/>
       <c r="B30" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="8">
         <v>2012</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8"/>
       <c r="B31" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C31" s="8">
         <v>2013</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="10"/>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="10"/>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>