--- v0 (2026-03-29)
+++ v1 (2026-08-24)
@@ -20,252 +20,252 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Московский Союз Бильярдного Спорта</t>
   </si>
   <si>
     <t>Открытый Кубок Москвы. Свободная пирамида. Юноши  до 16 лет. 1-й этап</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>28.03.2026, "Дворец бильярдного спорта", Россия, Москва, Волгоградский пр-т,  46/15,  стр.16</t>
+    <t>28.03.2026, "Дворец бильярдного спорта", Russian Federation, Moscow, Волгоградский пр-т,  46/15,  стр.16</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 40</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Кузнецов Андрей</t>
+    <t>Kuznetsov Andrei</t>
   </si>
   <si>
-    <t>Гатовский Владимир</t>
+    <t>Vladimir Gatovskiy</t>
   </si>
   <si>
-    <t>Галяутдинов Кирилл</t>
+    <t>Galyautdinov Kirill</t>
   </si>
   <si>
-    <t>Попов Ростислав</t>
+    <t>Popov Rostislav</t>
   </si>
   <si>
-    <t>Бушков Александр</t>
+    <t>Buskov Aleksandr</t>
   </si>
   <si>
-    <t>Кузьмин Дмитрий</t>
+    <t>Kuzmin Dmitriy</t>
   </si>
   <si>
-    <t>Перелыгин Александр</t>
+    <t>Perelygin Aleksandr</t>
   </si>
   <si>
-    <t>Резников Иван</t>
+    <t>REZNIKOV IVAN</t>
   </si>
   <si>
-    <t>Колбасов Иван</t>
+    <t>Kochenovskih Ivan</t>
   </si>
   <si>
-    <t>Коченовских Иван</t>
+    <t>Kolbasov Ivan</t>
   </si>
   <si>
-    <t>Кузьмин Константин</t>
+    <t>Kuzmin Konstantin</t>
   </si>
   <si>
-    <t>Лысков Георгий</t>
+    <t>Lyskov Georgij</t>
   </si>
   <si>
-    <t>Мантров Яков</t>
+    <t>Mantrov Yakov</t>
   </si>
   <si>
-    <t>Новиков Сергей</t>
+    <t>Novikov Sergej</t>
   </si>
   <si>
-    <t>Пастушков Аркадий</t>
+    <t>Pastushkov Arkady</t>
   </si>
   <si>
-    <t>Сазонов Арсений</t>
+    <t>Sazonov Arseniy</t>
   </si>
   <si>
-    <t>Арсентьев Дмитрий</t>
+    <t>Arsentiev Dmitry</t>
   </si>
   <si>
-    <t>Василий Лебедев</t>
+    <t>Katyrev Alexander</t>
   </si>
   <si>
-    <t>Катырев Александр</t>
+    <t>Kuzmin Michail</t>
   </si>
   <si>
-    <t>Кузьмин Михаил</t>
+    <t>Lebedev Vasiliy</t>
   </si>
   <si>
-    <t>Матюшкин Тимур</t>
+    <t>Matyushkin Timur</t>
   </si>
   <si>
-    <t>Пуцко Иван</t>
+    <t>Putcko Ivan</t>
   </si>
   <si>
-    <t>Столяров Ярослав</t>
+    <t>Stolyarov Yaroslav</t>
   </si>
   <si>
-    <t>Уваров Виталий</t>
+    <t>Uvarov Vitalij</t>
   </si>
   <si>
-    <t>Аблаев Ярослав</t>
+    <t>Ablaev Yaroslav</t>
   </si>
   <si>
-    <t>Калинин Владимир</t>
+    <t>Kalinin Vladimir</t>
   </si>
   <si>
-    <t>Платонов Юрий</t>
+    <t>Platonov Urij</t>
   </si>
   <si>
-    <t>Рудых Артём</t>
+    <t>Rudyh Artem</t>
   </si>
   <si>
-    <t>Рыбкин Антон</t>
+    <t>Rybkin Anton</t>
   </si>
   <si>
-    <t>Селезнев Матвей</t>
+    <t>Seleznev Matvey</t>
   </si>
   <si>
-    <t>Спиридонов Леонид</t>
+    <t>Spiridonov Leonid</t>
   </si>
   <si>
-    <t>Тишунин Сергей</t>
+    <t>Tishunin Sergey</t>
   </si>
   <si>
-    <t>Власов Алексей</t>
+    <t>Kuz'min Nikolaj</t>
   </si>
   <si>
-    <t>Кузьмин Николай</t>
+    <t>Mikheev Daniil</t>
   </si>
   <si>
-    <t>Михеев Даниил</t>
+    <t>Pavlov Makar</t>
   </si>
   <si>
-    <t>Павлов Макар</t>
+    <t>Pyshnenko Vladislav</t>
   </si>
   <si>
-    <t>Пышненко Владислав</t>
+    <t>Rusinov Fedor</t>
   </si>
   <si>
-    <t>Русинов Федор</t>
+    <t>Sal'nikov Andrej</t>
   </si>
   <si>
-    <t>Сальников Андрей</t>
+    <t>Vlasov Aleksey</t>
   </si>
   <si>
-    <t>Юруткин Алекс</t>
+    <t>Yurutkin Aleks</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Сыктывкар</t>
+    <t>Syktyvkar</t>
   </si>
   <si>
-    <t>Рязань</t>
+    <t>Ryazan region</t>
   </si>
   <si>
-    <t>Самара</t>
+    <t>Samara</t>
   </si>
   <si>
-    <t>Люберцы</t>
+    <t>Lyubertsy</t>
   </si>
   <si>
-    <t>Смоленск</t>
+    <t>Smolensk</t>
   </si>
   <si>
-    <t>Зеленоград</t>
+    <t>Zelenograd</t>
   </si>
   <si>
-    <t>Коломна</t>
+    <t>Kolomna</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -886,77 +886,77 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>2013</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
         <v>2014</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
@@ -1066,97 +1066,97 @@
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>2014</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
         <v>2012</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
@@ -1364,177 +1364,177 @@
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
         <v>2012</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E46" s="9" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C47" s="8"/>
       <c r="D47" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="10"/>