--- v0 (2025-12-13)
+++ v1 (2026-08-25)
@@ -20,219 +20,219 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>БК "Круазе" (г. Минск)</t>
   </si>
   <si>
     <t>Международный турнир "Кубок Дружбы".  Весенний этап</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>01.03.2023, БК "Круазе" (г. Минск), Беларусь, Минск, ул. Полевая,  д. 28</t>
+    <t>01.03.2023, БК "Круазе" (г. Минск), Belarus, Minsk, ул. Полевая,  д. 28</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 30</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Ратбеков Ызатбек</t>
+    <t>Ratbekov Yzatbek</t>
   </si>
   <si>
-    <t>Салтовский Евгений</t>
+    <t>Saltovskiy Evgeniy</t>
   </si>
   <si>
-    <t>Лепшаков Дастан</t>
+    <t>Lepshakov Dastan</t>
   </si>
   <si>
-    <t>Булыка Владислав</t>
+    <t>Bulyka Vladislav</t>
   </si>
   <si>
-    <t>Казаченко Илья</t>
+    <t>Karpovic Vadim</t>
   </si>
   <si>
-    <t>Карпович Вадим</t>
+    <t>Kazacenko Il'a</t>
   </si>
   <si>
-    <t>Глушанин Андрей</t>
+    <t>Glusanin Andrej</t>
   </si>
   <si>
-    <t>Костюковец Александр</t>
+    <t>Kostukovec Aleksandr</t>
   </si>
   <si>
-    <t>Лазарь Матвей</t>
+    <t>Lazar' Matvej</t>
   </si>
   <si>
-    <t>Пинчуков Евгений</t>
+    <t>Pincukov Evgenij</t>
   </si>
   <si>
-    <t>Родионов Владислав</t>
+    <t>Rodionov Vladislav</t>
   </si>
   <si>
-    <t>Саетгалеев Артем</t>
+    <t>Saetgaleev Artem</t>
   </si>
   <si>
-    <t>Григорьев Ян</t>
+    <t>Cizov Valerij</t>
   </si>
   <si>
-    <t>Коротких Артем</t>
+    <t>Grigor'ev An</t>
   </si>
   <si>
-    <t>Сидорович Алексей</t>
+    <t>Korotkih Artem</t>
   </si>
   <si>
-    <t>Чижов Валерий</t>
+    <t>Sidorovic Aleksej</t>
   </si>
   <si>
-    <t>Алейников Павел</t>
+    <t>Alejnikov Pavel</t>
   </si>
   <si>
-    <t>Громыко Олег</t>
+    <t>Gromyko Oleg</t>
   </si>
   <si>
-    <t>Каштелян Александр</t>
+    <t>Hackevic Igor'</t>
   </si>
   <si>
-    <t>Кундас Никита</t>
+    <t>Kastelan Aleksandr</t>
   </si>
   <si>
-    <t>Леончик Владимир</t>
+    <t>Kundas Nikita</t>
   </si>
   <si>
-    <t>Сергеев Александр</t>
+    <t>Leoncik Vladimir</t>
   </si>
   <si>
-    <t>Хацкевич Игорь</t>
+    <t>Sergeev Aleksandr</t>
   </si>
   <si>
-    <t>Шопик Владислав</t>
+    <t>Shopik Vladislav</t>
   </si>
   <si>
-    <t>Ахмад Азиз</t>
+    <t>Ahmad Aziz</t>
   </si>
   <si>
-    <t>Бувалец Владислав</t>
+    <t>Buvalec Vladislav</t>
   </si>
   <si>
-    <t>Денисенко Игорь</t>
+    <t>Denisenko Igor'</t>
   </si>
   <si>
-    <t>Заенчковский Антон</t>
+    <t>Kovalev Evgenii</t>
   </si>
   <si>
-    <t>Ковалев Евгений</t>
+    <t>Mel'cakov Igor'</t>
   </si>
   <si>
-    <t>Мельчаков Игорь</t>
+    <t>Zaenckovskij Anton</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Кыргызстан</t>
+    <t>Kyrgyzstan</t>
   </si>
   <si>
-    <t>Беларусь</t>
+    <t>Belarus</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
   <si>
-    <t>Афганистан</t>
+    <t>Afghanistan</t>
   </si>
   <si>
-    <t>Объединенные Арабские Эмираты</t>
+    <t>United Arab Emirates</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -773,71 +773,71 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="8">
         <v>2002</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="8">
-        <v>1987</v>
+        <v>1995</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="8">
-        <v>1995</v>
+        <v>1987</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="8">
         <v>1991</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E14" s="9" t="s">
@@ -933,114 +933,114 @@
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="8">
         <v>1998</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
-        <v>1992</v>
+        <v>1995</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="8">
-        <v>1985</v>
+        <v>1992</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="8">
         <v>1985</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8">
-        <v>1995</v>
+        <v>1985</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8">
         <v>1979</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F24" s="1"/>
@@ -1053,131 +1053,131 @@
       </c>
       <c r="B25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="8">
         <v>1994</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8">
-        <v>1997</v>
+        <v>1994</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="8">
-        <v>2006</v>
+        <v>1997</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C28" s="8">
-        <v>1982</v>
+        <v>2006</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="8">
-        <v>1998</v>
+        <v>1982</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="8">
-        <v>1994</v>
+        <v>1998</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="8">
         <v>2001</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E31" s="9" t="s">
@@ -1233,91 +1233,91 @@
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8">
         <v>1982</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="8">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="8">
-        <v>1985</v>
+        <v>1981</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C37" s="8">
-        <v>1981</v>
+        <v>1984</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="10"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="10"/>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>