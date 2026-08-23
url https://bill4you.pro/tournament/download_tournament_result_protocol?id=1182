--- v0 (2025-12-23)
+++ v1 (2026-08-23)
@@ -20,165 +20,165 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Школа Бильярда Poolschool</t>
   </si>
   <si>
     <t>POOLSCHOOL.CUP "9"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>05.03.2023, Poolschool. Твин, Россия, Москва, Новоясеневский проспект,  д. 2А стр. 1,  ТЦ "Твин Плаза" 3й этаж</t>
+    <t>05.03.2023, Poolschool. Твин, Russian Federation, Moscow, Новоясеневский проспект,  д. 2А стр. 1,  ТЦ "Твин Плаза" 3й этаж</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Макулов Тимофей</t>
+    <t>Makulov Timofej</t>
   </si>
   <si>
-    <t>Акопян Есения</t>
+    <t>Akopan Esenia</t>
   </si>
   <si>
-    <t>Детинина Мария</t>
+    <t>Detinina Maria</t>
   </si>
   <si>
-    <t>Халиман Мария</t>
+    <t>Khaliman Maria</t>
   </si>
   <si>
-    <t>Анищенко Роман</t>
+    <t>Anisenko Roman</t>
   </si>
   <si>
-    <t>Дмитриев Егор</t>
+    <t>Dmitriev Egor</t>
   </si>
   <si>
-    <t>Лоснов Григорий</t>
+    <t>Losnov Grigorij</t>
   </si>
   <si>
-    <t>Новикова Екатерина</t>
+    <t>Novikova Ekaterina</t>
   </si>
   <si>
-    <t>Иванова Алиса</t>
+    <t>Ivanova Alisa</t>
   </si>
   <si>
-    <t>Кузнецов Андрей</t>
+    <t>Kuznetsov Andrei</t>
   </si>
   <si>
-    <t>Сарманова Милена</t>
+    <t>Sarmanova Milena</t>
   </si>
   <si>
-    <t>Семёнов Фёдор</t>
+    <t>Semenov Fedor</t>
   </si>
   <si>
-    <t>Белов Семен</t>
+    <t>Belov Semen</t>
   </si>
   <si>
-    <t>Ильченко Серафим</t>
+    <t>Il'cenko Serafim</t>
   </si>
   <si>
-    <t>Королёв Валерий</t>
+    <t>Korolev Valerij</t>
   </si>
   <si>
-    <t>Минаева Полина</t>
+    <t>Minaeva Polina</t>
   </si>
   <si>
-    <t>Анищенко Юрий</t>
+    <t>Anisenko Urij</t>
   </si>
   <si>
-    <t>Лавров Егор</t>
+    <t>Lavrov Egor</t>
   </si>
   <si>
-    <t>Ноздрин Егор</t>
+    <t>Nozdrin Egor</t>
   </si>
   <si>
-    <t>Тезов Роман</t>
+    <t>Tezov Roman</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -842,51 +842,51 @@
       </c>
       <c r="C17" s="8">
         <v>2012</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>2008</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>2009</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F19" s="1"/>