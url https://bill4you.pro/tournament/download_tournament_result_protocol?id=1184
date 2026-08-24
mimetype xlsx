--- v0 (2025-12-24)
+++ v1 (2026-08-24)
@@ -20,168 +20,168 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>ФБС Ростовской области</t>
   </si>
   <si>
     <t>Открытый турнир Ростовской области Weekend-Handicap Пул - март</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>05.03.2023, Бильярд-ДГТУ, Россия, Ростовская область, Ростов-на-Дону, г. Ротов на Дону,  пр. Шолохова,  д. 94</t>
+    <t>05.03.2023, Бильярд-ДГТУ, Russian Federation, Rostov Region, Rostov-on-Don, г. Ротов на Дону,  пр. Шолохова,  д. 94</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Гнатченко Борис</t>
+    <t>Gnatchenko Boris</t>
   </si>
   <si>
-    <t>Мантор Аммар</t>
+    <t>Mantor Amaar</t>
   </si>
   <si>
-    <t>Ал-Гарбав Амир</t>
+    <t>Al-Garbav Amir</t>
   </si>
   <si>
-    <t>Барышников Фёдор</t>
+    <t>Barysnikov Fedor</t>
   </si>
   <si>
-    <t>Григорьян Арнольд</t>
+    <t>Grigor'an Arnol'd</t>
   </si>
   <si>
-    <t>Кузнецова Екатерина</t>
+    <t>Kuznecova Ekaterina</t>
   </si>
   <si>
-    <t>Пономарёв Сергей</t>
+    <t>Ponomarev Sergej</t>
   </si>
   <si>
-    <t>Штепа Владимир</t>
+    <t>Shtepa Vladimir</t>
   </si>
   <si>
-    <t>Кольпиков Игорь</t>
+    <t>Kol'pikov Igor'</t>
   </si>
   <si>
-    <t>Малянова Инна</t>
+    <t>Malanova Inna</t>
   </si>
   <si>
-    <t>Осадчий Артур</t>
+    <t>Osadcij Artur</t>
   </si>
   <si>
-    <t>Скрыцкий Арсений</t>
+    <t>Skryckij Arsenij</t>
   </si>
   <si>
-    <t>Александров Алексей</t>
+    <t>Aleksandrov Aleksej</t>
   </si>
   <si>
-    <t>Дузь Евгений</t>
+    <t>Duz Evgenii</t>
   </si>
   <si>
-    <t>Салтыков Алексей</t>
+    <t>Saltykov Aleksey</t>
   </si>
   <si>
-    <t>Шагойко Сергей</t>
+    <t>Shagoiko Sergei</t>
   </si>
   <si>
-    <t>Новиков Никита</t>
+    <t>Novikov Nikita</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ростов-на-Дону</t>
+    <t>Rostov-on-Don</t>
   </si>
   <si>
-    <t>Ставрополь</t>
+    <t>Stavropol</t>
   </si>
   <si>
-    <t>Шахты</t>
+    <t>Shakhty</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -891,51 +891,53 @@
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>2004</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C21" s="8"/>
+      <c r="C21" s="8">
+        <v>1990</v>
+      </c>
       <c r="D21" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v>2003</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>39</v>