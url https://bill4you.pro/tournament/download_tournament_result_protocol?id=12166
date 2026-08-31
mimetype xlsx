--- v0 (2026-08-30)
+++ v1 (2026-08-31)
@@ -20,198 +20,198 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>БК "Серебряный шар"</t>
   </si>
   <si>
     <t>Свободная пирамида с продолжением</t>
   </si>
   <si>
-    <t>Final Protocol</t>
+    <t>Итоговый протокол</t>
   </si>
   <si>
-    <t>25.04.2026, БК "Серебряный шар", Russian Federation, Perm Territory, Chaykovskiy, ул. Советская,  1/23</t>
+    <t>25.04.2026, БК "Серебряный шар", Россия, Пермский край, Чайковский, ул. Советская,  1/23</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Place</t>
+    <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 23</t>
   </si>
   <si>
-    <t>Main referee</t>
+    <t>Главный судья</t>
   </si>
   <si>
-    <t>Chief Secretary</t>
+    <t>Главный секретарь</t>
   </si>
   <si>
-    <t>Referee</t>
+    <t>Судья</t>
   </si>
   <si>
-    <t>Player</t>
+    <t>Спортсмен</t>
   </si>
   <si>
-    <t>Pushkarev Aleksey</t>
+    <t>Пушкарев Алексей</t>
   </si>
   <si>
-    <t>Vladimirskiy Sergey</t>
+    <t>Владимирский Сергей</t>
   </si>
   <si>
     <t>Pirnazarov Murodjon</t>
   </si>
   <si>
-    <t>Shahtorin Igor</t>
+    <t>Шахторин Игорь</t>
   </si>
   <si>
-    <t>Abdulazizov Shukriddin</t>
+    <t>Абдулазизов Шукриддин</t>
   </si>
   <si>
-    <t>Kodirov Ilhom</t>
+    <t>Кодиров Илхомжон</t>
   </si>
   <si>
-    <t>Salyakhov Alan</t>
+    <t>Саляхов Алан</t>
   </si>
   <si>
-    <t>Snigirev Sergey</t>
+    <t>Снигирев Сергей</t>
   </si>
   <si>
-    <t>Garifullin Linar</t>
+    <t>Гарифуллин Линар</t>
   </si>
   <si>
-    <t>Muhgalina Elena</t>
+    <t>Мухгалина Елена</t>
   </si>
   <si>
-    <t>Russkih Gulnara</t>
+    <t>Русских Гульнара</t>
   </si>
   <si>
-    <t>Silant'ev Sergei</t>
+    <t>Силантьев Сергей</t>
   </si>
   <si>
-    <t>Beznosov Nikolay</t>
+    <t>Безносов Николай</t>
   </si>
   <si>
-    <t>Klimov Ilya</t>
+    <t>Климов Илья</t>
   </si>
   <si>
-    <t>Ponomarev Dmitriy</t>
+    <t>Пономарёв Дмитрий</t>
   </si>
   <si>
-    <t>Shagalov Ivan</t>
+    <t>Шагалов Иван</t>
   </si>
   <si>
-    <t>Belokrylov Ilya</t>
+    <t>Белокрылов Илья</t>
   </si>
   <si>
-    <t>Chernobrovkin Viacheslav</t>
+    <t>Косачёв Дмитрий</t>
   </si>
   <si>
-    <t>Kosachyov Dmitriy</t>
+    <t>Новосельский Артем</t>
   </si>
   <si>
-    <t>Novoselskiy Artem</t>
+    <t>Сентякова Елена</t>
   </si>
   <si>
-    <t>Sentyakova Elena</t>
+    <t>Ситникова Ярослава</t>
   </si>
   <si>
-    <t>Sitnikova Yaroslava</t>
+    <t>Чернобровкин Вячеслав</t>
   </si>
   <si>
-    <t>Yurkov Ivan</t>
+    <t>Юрков Иван</t>
   </si>
   <si>
-    <t>born in</t>
+    <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>rank</t>
+    <t>зв.</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>City</t>
+    <t>Город</t>
   </si>
   <si>
-    <t>Izhevsk</t>
+    <t>Ижевск</t>
   </si>
   <si>
-    <t>Chaykovskiy</t>
+    <t>Чайковский</t>
   </si>
   <si>
-    <t>Urgench</t>
+    <t>Ургенч</t>
   </si>
   <si>
-    <t>City of Neftekamsk</t>
+    <t>Нефтекамск</t>
   </si>
   <si>
-    <t>Settlement of Noviy</t>
+    <t>посёлок Новый</t>
   </si>
   <si>
-    <t>Votkinsk</t>
+    <t>Воткинск</t>
   </si>
   <si>
-    <t>Voronezh</t>
+    <t>Воронеж</t>
   </si>
   <si>
-    <t>Perm</t>
+    <t>Пермь</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1012,137 +1012,137 @@
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1979</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1982</v>
+        <v>1972</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1972</v>
+        <v>1989</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>1989</v>
+        <v>1985</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>1985</v>
+        <v>2012</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
-        <v>2012</v>
+        <v>1982</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
         <v>1988</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>