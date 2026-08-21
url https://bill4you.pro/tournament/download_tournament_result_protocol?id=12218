--- v0 (2026-06-07)
+++ v1 (2026-08-21)
@@ -20,168 +20,168 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>БК "Ямбург"</t>
   </si>
   <si>
     <t>III этап кубка БК Ямбург 2026</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>25.04.2026, БК "Ямбург", Россия, Ленинградская область, Кингисепп, ул.Воровского 26 4 этаж.</t>
+    <t>25.04.2026, БК "Ямбург", Russian Federation, Leningrad Region, Kingisepp, ул.Воровского 26 4 этаж.</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Алиев Тимур</t>
+    <t>Aliev Timur</t>
   </si>
   <si>
-    <t>Шамуратов Жамшид</t>
+    <t>Shamuratov Zhamshid</t>
   </si>
   <si>
-    <t>Горбачев Роман</t>
+    <t>Gorbachev Roman</t>
   </si>
   <si>
-    <t>Сохор Павел</t>
+    <t>Sohor Pavel</t>
   </si>
   <si>
-    <t>Бобров Сергей</t>
+    <t>Bobrov Sergey</t>
   </si>
   <si>
-    <t>Бураков Сергей</t>
+    <t>Burakov Sergey</t>
   </si>
   <si>
-    <t>Макарцев Александр</t>
+    <t>Makarcev Aleksandr</t>
   </si>
   <si>
-    <t>Татарчук Александр</t>
+    <t>Tatarchuk Aleksandr</t>
   </si>
   <si>
-    <t>Березкин Сергей</t>
+    <t>Berezkin Sergey</t>
   </si>
   <si>
-    <t>Иванов Евгений</t>
+    <t>Cyrenzhapov Ruslan</t>
   </si>
   <si>
-    <t>Федоров Алексей</t>
+    <t>Fedorov Aleksey</t>
   </si>
   <si>
-    <t>Цыренжапов Руслан</t>
+    <t>Ivanov Evgeniy</t>
   </si>
   <si>
-    <t>Баранкин Александр</t>
+    <t>Barankin Aleksandr</t>
   </si>
   <si>
-    <t>Ильченко Сергей</t>
+    <t>Ilchenko Sergey</t>
   </si>
   <si>
-    <t>Николаев Максим</t>
+    <t>Nikolaev Maksim</t>
   </si>
   <si>
-    <t>Овчинников Дмитрий</t>
+    <t>Ovchinnikov Dmitriy</t>
   </si>
   <si>
-    <t>Байдаков Александр</t>
+    <t>Baidakov Aleksandr</t>
   </si>
   <si>
-    <t>Банников Юрий</t>
+    <t>Bannikov Yuriy</t>
   </si>
   <si>
-    <t>Морховец Дмитрий</t>
+    <t>Morhovec Dmitriy</t>
   </si>
   <si>
-    <t>Шандровский Андрей</t>
+    <t>Shandrovskiy Andrey</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>посёлок Усть-Луга</t>
+    <t>posyolok Ust-Luga</t>
   </si>
   <si>
-    <t>Кингисепп</t>
+    <t>Kingisepp</t>
   </si>
   <si>
-    <t>Псков</t>
+    <t>Pskov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -820,91 +820,91 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1985</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>1998</v>
+        <v>1966</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>1976</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1966</v>
+        <v>1998</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1966</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="9" t="s">