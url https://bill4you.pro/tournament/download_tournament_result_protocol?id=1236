--- v0 (2025-12-15)
+++ v1 (2026-08-24)
@@ -20,267 +20,267 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>БК Шпиль</t>
   </si>
   <si>
     <t>МОСКВА ПО СТАРЫМ в БК Шпиль</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>18.03.2023, БК Шпиль, Беларусь, Минск, ул. Тимирязева 123/2</t>
+    <t>18.03.2023, БК Шпиль, Belarus, Minsk, ул. Тимирязева 123/2</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 50</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Володкевич Владимир</t>
+    <t>Volodkevic Vladimir</t>
   </si>
   <si>
-    <t>Громыко Олег</t>
+    <t>Gromyko Oleg</t>
   </si>
   <si>
-    <t>Лазарь Матвей</t>
+    <t>Lazar' Matvej</t>
   </si>
   <si>
-    <t>Леончик Владимир</t>
+    <t>Leoncik Vladimir</t>
   </si>
   <si>
-    <t>Астапцов Роман</t>
+    <t>Astapcov Roman</t>
   </si>
   <si>
-    <t>Белоусов Денис</t>
+    <t>Belousov Denis</t>
   </si>
   <si>
-    <t>Ерошевич Павел</t>
+    <t>Cernik Arsenij</t>
   </si>
   <si>
-    <t>Черник Арсений</t>
+    <t>Erosevic Pavel</t>
   </si>
   <si>
-    <t>Головач Семен</t>
+    <t>Efimov Urij</t>
   </si>
   <si>
-    <t>Ефимов Юрий</t>
+    <t>Golovac Semen</t>
   </si>
   <si>
-    <t>Мельчаков Игорь</t>
+    <t>Mel'cakov Igor'</t>
   </si>
   <si>
-    <t>Шмыга Роман</t>
+    <t>Smyga Roman</t>
   </si>
   <si>
-    <t>Василенко Юрий</t>
+    <t>Lukut' Pavel</t>
   </si>
   <si>
-    <t>Лукуть Павел</t>
+    <t>Sepelevic Dmitrij</t>
   </si>
   <si>
-    <t>удалить Александр</t>
+    <t>udalit' Aleksandr</t>
   </si>
   <si>
-    <t>Шепелевич Дмитрий</t>
+    <t>Vasilenko Urij</t>
   </si>
   <si>
-    <t>Ахрамович Кирилл</t>
+    <t>Ahramovic Kirill</t>
   </si>
   <si>
-    <t>Бувалец Владислав</t>
+    <t>Buvalec Vladislav</t>
   </si>
   <si>
-    <t>Коняев Сергей</t>
+    <t>Konaev Sergej</t>
   </si>
   <si>
-    <t>Крупский Евгений</t>
+    <t>Krupski Yauheni</t>
   </si>
   <si>
-    <t>Осада Евгений</t>
+    <t>Osada Evgenij</t>
   </si>
   <si>
-    <t>Позняк Станислав</t>
+    <t>Pozniak Stanislav</t>
   </si>
   <si>
-    <t>Троицкий Сергей</t>
+    <t>Troickij Sergej</t>
   </si>
   <si>
-    <t>Урбан Павел</t>
+    <t>Urban Pavel</t>
   </si>
   <si>
-    <t>Ко Игорь</t>
+    <t>Cekan Oleg</t>
   </si>
   <si>
-    <t>Костюк Константин</t>
+    <t>Ko Igor'</t>
   </si>
   <si>
-    <t>Лобанов Евгений</t>
+    <t>Kostuk Konstantin</t>
   </si>
   <si>
-    <t>Марутко Александр</t>
+    <t>Lobanov Evgenij</t>
   </si>
   <si>
-    <t>Микульский Руслан</t>
+    <t>Marutko Aleksandr</t>
   </si>
   <si>
-    <t>Старостенко Дмитрий</t>
+    <t>Mikul'skij Ruslan</t>
   </si>
   <si>
-    <t>Чекан Олег</t>
+    <t>Saginov Andrej</t>
   </si>
   <si>
-    <t>Шагинов Андрей</t>
+    <t>Starostenko Dmitrij</t>
   </si>
   <si>
-    <t>Балашов Валерий</t>
+    <t>Balasov Valerij</t>
   </si>
   <si>
-    <t>Белоглазко Андрей</t>
+    <t>Beloglazko Andrej</t>
   </si>
   <si>
-    <t>Бу Александр</t>
+    <t>Bu Aleksandr</t>
   </si>
   <si>
-    <t>Будюхин Алексей</t>
+    <t>Buduhin Aleksej</t>
   </si>
   <si>
-    <t>Вишневский Сергей</t>
+    <t>Cupris Pavel</t>
   </si>
   <si>
-    <t>Каминский Виктор</t>
+    <t>Kaminskij Viktor</t>
   </si>
   <si>
-    <t>Киватыцкий Павел</t>
+    <t>Kivatyckij Pavel</t>
   </si>
   <si>
-    <t>Колошко Александр</t>
+    <t>Kolosko Aleksandr</t>
   </si>
   <si>
-    <t>Конищев Никита</t>
+    <t>Koniscschev Nikita</t>
   </si>
   <si>
-    <t>Лапко Алексей</t>
+    <t>Lapko Aleksej</t>
   </si>
   <si>
-    <t>Николаев Андрей</t>
+    <t>Lodato Aleksandr</t>
   </si>
   <si>
-    <t>Обликов Олег</t>
+    <t>Nikolaev Andrej</t>
   </si>
   <si>
-    <t>Платонов Алексей</t>
+    <t>Oblikov Oleg</t>
   </si>
   <si>
-    <t>Соколов Николай</t>
+    <t>Platonov Aleksej</t>
   </si>
   <si>
-    <t>удалить Александрамва</t>
+    <t>Sokolov Nikolaj</t>
   </si>
   <si>
-    <t>Чуприс Павел</t>
+    <t>Visnevskij Sergej</t>
   </si>
   <si>
-    <t>Анин Максим</t>
+    <t>Anin MAKSIM</t>
   </si>
   <si>
-    <t>Ветошко Евгений</t>
+    <t>Vetosko Evgenij</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Беларусь</t>
+    <t>Belarus</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -861,111 +861,111 @@
       </c>
       <c r="B13" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="8">
         <v>1979</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C14" s="8">
-        <v>1974</v>
+        <v>1996</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="8">
-        <v>1996</v>
+        <v>1974</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="8">
-        <v>1984</v>
+        <v>1982</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="8">
-        <v>1982</v>
+        <v>1984</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="8">
         <v>1981</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E18" s="9" t="s">
@@ -1001,91 +1001,91 @@
       </c>
       <c r="B20" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="8">
         <v>1983</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="8">
-        <v>1983</v>
+        <v>1990</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="8">
         <v>1976</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="8">
-        <v>1990</v>
+        <v>1983</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C24" s="8">
         <v>1984</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E24" s="9" t="s">
@@ -1219,197 +1219,197 @@
       </c>
       <c r="B31" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C31" s="8">
         <v>1995</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C32" s="8">
-        <v>1973</v>
+        <v>1971</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C33" s="8">
-        <v>1974</v>
+        <v>1973</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C34" s="8">
-        <v>1992</v>
+        <v>1974</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C35" s="8">
-        <v>1981</v>
+        <v>1992</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C36" s="8">
-        <v>1976</v>
+        <v>1981</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C37" s="8">
-        <v>1979</v>
+        <v>1976</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C38" s="8">
-        <v>1971</v>
+        <v>1968</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C39" s="8">
-        <v>1968</v>
+        <v>1979</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C40" s="8">
         <v>1955</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
@@ -1459,51 +1459,51 @@
       </c>
       <c r="B43" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C43" s="8">
         <v>1987</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C44" s="8">
-        <v>1989</v>
+        <v>1974</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C45" s="8">
         <v>1975</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E45" s="9" t="s">
@@ -1578,150 +1578,150 @@
         <v>11</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C49" s="8">
         <v>1999</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="C50" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C50" s="8"/>
       <c r="D50" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C51" s="8">
-        <v>1969</v>
+        <v>1986</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C52" s="8">
-        <v>1992</v>
+        <v>1969</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C53" s="8">
-        <v>1979</v>
+        <v>1992</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="C54" s="8"/>
+      <c r="C54" s="8">
+        <v>1979</v>
+      </c>
       <c r="D54" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C55" s="8">
-        <v>1974</v>
+        <v>1989</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C56" s="8">
         <v>1982</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E56" s="9" t="s">