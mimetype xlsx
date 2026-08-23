--- v0 (2025-12-23)
+++ v1 (2026-08-23)
@@ -774,51 +774,51 @@
       </c>
       <c r="C10" s="8">
         <v>2008</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>2010</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>2009</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F12" s="1"/>
@@ -994,51 +994,51 @@
       </c>
       <c r="C21" s="8">
         <v>2011</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
         <v>2008</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>2012</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F23" s="1"/>
@@ -1374,51 +1374,51 @@
       </c>
       <c r="C40" s="8">
         <v>2007</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
         <v>2013</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
         <v>2011</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F42" s="1"/>