--- v0 (2025-12-17)
+++ v1 (2026-08-29)
@@ -20,207 +20,207 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>ФБС Республики Крым</t>
   </si>
   <si>
     <t>Чемпионат Республики Крым среди мужчин</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>15.04.2023, Премьер-Лига (Симферополь), Россия, Республика Крым, Симферополь, ул. Кирова 78,  ТРЦ Палас</t>
+    <t>15.04.2023, Премьер-Лига (Симферополь), Russian Federation, Autonomous Republic of Crimea, Simferopol, ул. Кирова 78,  ТРЦ Палас</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Коваленко Станислав</t>
+    <t>Kovalenko Stanislav</t>
   </si>
   <si>
-    <t>Крашенский Александр</t>
+    <t>Krashenskiy Aleksandr</t>
   </si>
   <si>
-    <t>Скрипин Иван</t>
+    <t>Skripin Ivan</t>
   </si>
   <si>
-    <t>Швыдков Владимир</t>
+    <t>Svydkov Vladimir</t>
   </si>
   <si>
-    <t>Богданов Анатолий</t>
+    <t>Bogdanov Anatolij</t>
   </si>
   <si>
-    <t>Лянга Владислав</t>
+    <t>Lyanga Vladislav</t>
   </si>
   <si>
-    <t>Соловьев Сергей</t>
+    <t>Solovev Sergey</t>
   </si>
   <si>
-    <t>Югай Вячеслав</t>
+    <t>Ugaj Vaceslav</t>
   </si>
   <si>
-    <t>Евстигнеев Артур</t>
+    <t>Evstigneev Arthur</t>
   </si>
   <si>
-    <t>Коренблит Максим</t>
+    <t>Korenblit Maksim</t>
   </si>
   <si>
-    <t>Лавров Денис</t>
+    <t>Lavrov Denis</t>
   </si>
   <si>
-    <t>Мустафаев Ди</t>
+    <t>Mustafaev Di</t>
   </si>
   <si>
-    <t>Николаенко Дмитрий</t>
+    <t>Nikolaenko Dmitrij</t>
   </si>
   <si>
-    <t>Прощенко-мл Сергей</t>
+    <t>Proschenko Sergey</t>
   </si>
   <si>
-    <t>Столповских Артур</t>
+    <t>Stolpovskih Artur</t>
   </si>
   <si>
-    <t>Сыщенко Денис</t>
+    <t>Syshchenko Denis</t>
   </si>
   <si>
-    <t>Гончаренко Никита</t>
+    <t>Goncharenko Nikita</t>
   </si>
   <si>
-    <t>Завьялов Александр</t>
+    <t>Kolmagorov Fedor</t>
   </si>
   <si>
-    <t>Колмагоров Федор</t>
+    <t>Korec Artur</t>
   </si>
   <si>
-    <t>Корец Артур</t>
+    <t>Kuznecov Mihail</t>
   </si>
   <si>
-    <t>Кузнецов Михаил</t>
+    <t>Litvincuk Il'a</t>
   </si>
   <si>
-    <t>Литвинчук Илья</t>
+    <t>Pivovar Vaceslav</t>
   </si>
   <si>
-    <t>Пивовар Вячеслав</t>
+    <t>Ul'ankin Anatolij</t>
   </si>
   <si>
-    <t>Ульянкин Анатолий</t>
+    <t>Zavyalov Aleksandr</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ялта</t>
+    <t>Yalta</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Евпатория</t>
+    <t>Yevpatoriya</t>
   </si>
   <si>
-    <t>Севастополь</t>
+    <t>Sevastopol</t>
   </si>
   <si>
-    <t>Симферополь</t>
+    <t>Simferopol</t>
   </si>
   <si>
-    <t>Бахчисарай</t>
+    <t>Mytischi</t>
   </si>
   <si>
-    <t>Феодосия</t>
+    <t>Feodosia</t>
   </si>
   <si>
-    <t>Саки</t>
+    <t>Saki</t>
   </si>
   <si>
-    <t>Судак</t>
+    <t>Sudak</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -681,51 +681,51 @@
       </c>
       <c r="B7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>37</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="8">
         <v>1</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="8">
-        <v>1987</v>
+        <v>1986</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8">
         <v>2000</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E9" s="9" t="s">
@@ -1021,177 +1021,177 @@
       </c>
       <c r="B24" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="8">
         <v>1992</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="8">
-        <v>1993</v>
+        <v>1999</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="8">
-        <v>1999</v>
+        <v>1992</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="8">
-        <v>1992</v>
+        <v>1965</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="8">
-        <v>1965</v>
+        <v>1992</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="8">
-        <v>1992</v>
+        <v>1979</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="8">
-        <v>1979</v>
+        <v>2005</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C31" s="8">
-        <v>2005</v>
+        <v>1993</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="10"/>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="10"/>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="1"/>
     </row>