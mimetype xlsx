--- v0 (2025-12-16)
+++ v1 (2026-08-23)
@@ -20,282 +20,282 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>БК Шпиль</t>
   </si>
   <si>
     <t>II ЭТАП ВЕСЕННЕЙ СЕРИИ в БК Шпиль</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>22.04.2023, БК Шпиль, Беларусь, Минск, ул. Тимирязева 123/2</t>
+    <t>22.04.2023, БК Шпиль, Belarus, Minsk, ул. Тимирязева 123/2</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 42</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Лазарь Матвей</t>
+    <t>Lazar' Matvej</t>
   </si>
   <si>
-    <t>Ефимов Юрий</t>
+    <t>Efimov Urij</t>
   </si>
   <si>
-    <t>Астапцов Роман</t>
+    <t>Astapcov Roman</t>
   </si>
   <si>
-    <t>Черник Арсений</t>
+    <t>Cernik Arsenij</t>
   </si>
   <si>
-    <t>Бувалец Владислав</t>
+    <t>Buvalec Vladislav</t>
   </si>
   <si>
-    <t>Заенчковский Антон</t>
+    <t>Kundas Nikita</t>
   </si>
   <si>
-    <t>Кундас Никита</t>
+    <t>Osada Evgenij</t>
   </si>
   <si>
-    <t>Осада Евгений</t>
+    <t>Zaenckovskij Anton</t>
   </si>
   <si>
-    <t>Ко Игорь</t>
+    <t>Fedorov Urij</t>
   </si>
   <si>
-    <t>Костюк Константин</t>
+    <t>Ko Igor'</t>
   </si>
   <si>
-    <t>Пивовар Константин</t>
+    <t>Kostuk Konstantin</t>
   </si>
   <si>
-    <t>Федоров Юрий</t>
+    <t>Pivovar Konstantin</t>
   </si>
   <si>
-    <t>Головач Семен</t>
+    <t>Golovac Semen</t>
   </si>
   <si>
-    <t>Громыко Олег</t>
+    <t>Gromyko Oleg</t>
   </si>
   <si>
-    <t>Жуковский Егор</t>
+    <t>Soncik Sergej</t>
   </si>
   <si>
-    <t>Сончик Сергей</t>
+    <t>Zukovskij Egor</t>
   </si>
   <si>
-    <t>Дергай Андрей</t>
+    <t>Dul'kevic Pavel</t>
   </si>
   <si>
-    <t>Дулькевич Павел</t>
+    <t>Dzergay Andrey</t>
   </si>
   <si>
-    <t>Ескин Валентин</t>
+    <t>Eskin Valentin</t>
   </si>
   <si>
-    <t>Ковалев Евгений</t>
+    <t>Kovalev Evgenii</t>
   </si>
   <si>
-    <t>Кожух Дмитрий</t>
+    <t>Kozukh Dmitry</t>
   </si>
   <si>
-    <t>Микульский Руслан</t>
+    <t>Mikul'skij Ruslan</t>
   </si>
   <si>
-    <t>Обатнин Эдуард</t>
+    <t>Obatnin Eduard</t>
   </si>
   <si>
-    <t>Тихонович Александр</t>
+    <t>Tihonovic Aleksandr</t>
   </si>
   <si>
-    <t>Бочанов Максим</t>
+    <t>Bocanov Maksim</t>
   </si>
   <si>
-    <t>Леончик Владимир</t>
+    <t>Leoncik Vladimir</t>
   </si>
   <si>
-    <t>Мельчаков Игорь</t>
+    <t>Mel'cakov Igor'</t>
   </si>
   <si>
-    <t>Николаев Андрей</t>
+    <t>Nikolaev Andrej</t>
   </si>
   <si>
-    <t>Платонов Алексей</t>
+    <t>Platonov Aleksej</t>
   </si>
   <si>
-    <t>Позняк Станислав</t>
+    <t>Pozniak Stanislav</t>
   </si>
   <si>
-    <t>Шейкин Владислав</t>
+    <t>Sejkin Vladislav</t>
   </si>
   <si>
-    <t>Шопик Владислав</t>
+    <t>Shopik Vladislav</t>
   </si>
   <si>
-    <t>Белоглазко Андрей</t>
+    <t>Beloglazko Andrej</t>
   </si>
   <si>
-    <t>Василенко Юрий</t>
+    <t>Cekan Oleg</t>
   </si>
   <si>
-    <t>Ерошевич Павел</t>
+    <t>Erosevic Pavel</t>
   </si>
   <si>
-    <t>Иванова Ольга</t>
+    <t>Ivanova Ol'ga</t>
   </si>
   <si>
-    <t>Киватыцкий Павел</t>
+    <t>Kivatyckij Pavel</t>
   </si>
   <si>
-    <t>Конищев Никита</t>
+    <t>Koniscschev Nikita</t>
   </si>
   <si>
-    <t>Лапко Алексей</t>
+    <t>Lapko Aleksej</t>
   </si>
   <si>
-    <t>Лукуть Павел</t>
+    <t>Lukut' Pavel</t>
   </si>
   <si>
-    <t>Старостенко Дмитрий</t>
+    <t>Starostenko Dmitrij</t>
   </si>
   <si>
-    <t>Чекан Олег</t>
+    <t>Vasilenko Urij</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Молодечно</t>
+    <t>Maladziechna</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Донецк</t>
+    <t>Donetsk</t>
   </si>
   <si>
-    <t>Бобруйск</t>
+    <t>Babrujsk</t>
   </si>
   <si>
-    <t>Брест</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Brest</t>
   </si>
   <si>
-    <t>Тамбов</t>
+    <t>Tambov</t>
   </si>
   <si>
-    <t>Актау</t>
+    <t>Aktau</t>
   </si>
   <si>
-    <t>Новополоцк</t>
+    <t>Navapolask</t>
   </si>
   <si>
-    <t>Слуцк</t>
+    <t>Sluck</t>
   </si>
   <si>
-    <t>Марьина Горка</t>
+    <t>Marjina Gorka</t>
   </si>
   <si>
-    <t>Смолевичи</t>
+    <t>Smaliavichy</t>
   </si>
   <si>
-    <t>Лида</t>
+    <t>Lida</t>
   </si>
   <si>
-    <t>Петропавловск-Камчатский</t>
+    <t>Petropavlovsk-Kamchatskiy</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>Saint Petersburg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -856,177 +856,177 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="8">
         <v>1996</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="8">
-        <v>1984</v>
+        <v>2006</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="8">
-        <v>2006</v>
+        <v>1964</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="8">
-        <v>1964</v>
+        <v>1984</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8">
-        <v>1973</v>
+        <v>1983</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="8">
-        <v>1974</v>
+        <v>1973</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="8">
-        <v>1976</v>
+        <v>1974</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="8">
-        <v>1983</v>
+        <v>1976</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
         <v>1984</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
@@ -1036,111 +1036,111 @@
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="8">
         <v>1994</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="8">
-        <v>1988</v>
+        <v>1977</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8">
-        <v>1977</v>
+        <v>1988</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8">
-        <v>1976</v>
+        <v>1980</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="8">
-        <v>1980</v>
+        <v>1976</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8">
         <v>1986</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E26" s="9" t="s">
@@ -1416,51 +1416,51 @@
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="8">
         <v>1968</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="8">
-        <v>1983</v>
+        <v>1971</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C42" s="8">
         <v>1974</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E42" s="9" t="s">
@@ -1576,51 +1576,51 @@
       </c>
       <c r="B48" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C48" s="8">
         <v>1979</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>79</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C49" s="8">
-        <v>1971</v>
+        <v>1983</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="10"/>
       <c r="B50" s="7"/>
       <c r="C50" s="7"/>
       <c r="D50" s="7"/>
       <c r="E50" s="7"/>
       <c r="F50" s="7"/>
       <c r="G50" s="7"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="10"/>
       <c r="B51" s="7"/>
       <c r="C51" s="7"/>