--- v0 (2025-12-23)
+++ v1 (2026-08-22)
@@ -20,357 +20,357 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Московский Союз Бильярдного Спорта</t>
   </si>
   <si>
     <t>Турнир по бильярдному спорту «NEXT-2023». 6-й этап</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>23.04.2023, Москвич, Россия, Москва, пр-кт. Волгоградский дом 46/15 стр.10</t>
+    <t>23.04.2023, Москвич, Russian Federation, Moscow, пр-кт. Волгоградский дом 46/15 стр.10</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 64</t>
   </si>
   <si>
     <t>65 - 75</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Потапов Денис</t>
+    <t>Potapov Denis</t>
   </si>
   <si>
-    <t>Фролов Михаил</t>
+    <t>Frolov Mihail</t>
   </si>
   <si>
-    <t>Замараева Мария</t>
+    <t>Osin Leonid</t>
   </si>
   <si>
-    <t>Осин Леонид</t>
+    <t>Zamaraeva Mariya</t>
   </si>
   <si>
-    <t>Кузнецов Андрей</t>
+    <t>Kuznetsov Andrei</t>
   </si>
   <si>
-    <t>Петракова София</t>
+    <t>Petrakova Sofia</t>
   </si>
   <si>
-    <t>Петухова Антонина</t>
+    <t>Petuhova Antonina</t>
   </si>
   <si>
-    <t>Шепелёва Ксения</t>
+    <t>Sepeleva Ksenia</t>
   </si>
   <si>
-    <t>Бабышкин Михаил</t>
+    <t>Babyskin Mihail</t>
   </si>
   <si>
-    <t>Бобылева Злата</t>
+    <t>Bobyleva Zlata</t>
   </si>
   <si>
-    <t>Индрупский Владимир</t>
+    <t>Indrupsky Vladimir</t>
   </si>
   <si>
-    <t>Медведев Кирилл</t>
+    <t>Medvedev Kirill</t>
   </si>
   <si>
-    <t>Романов Фёдор</t>
+    <t>Romanov Fedor</t>
   </si>
   <si>
-    <t>Терешков Святослав</t>
+    <t>Siskov Artem</t>
   </si>
   <si>
-    <t>Тимофеев Георгий</t>
+    <t>Tereskov Svatoslav</t>
   </si>
   <si>
-    <t>Шишков Артём</t>
+    <t>Timofeev Georgij</t>
   </si>
   <si>
-    <t>Анищенко Роман</t>
+    <t>Anisenko Roman</t>
   </si>
   <si>
-    <t>Анищенко Юрий</t>
+    <t>Anisenko Urij</t>
   </si>
   <si>
-    <t>Башкатова Полина</t>
+    <t>Baskatova Polina</t>
   </si>
   <si>
-    <t>Белов Семен</t>
+    <t>Belov Semen</t>
   </si>
   <si>
-    <t>Герасимов Роман</t>
+    <t>Cebotar' Pavel</t>
   </si>
   <si>
-    <t>Грачева Кира</t>
+    <t>Dolgorukov Nikita</t>
   </si>
   <si>
-    <t>Долгоруков Никита</t>
+    <t>Dubrovskij Vasilij</t>
   </si>
   <si>
-    <t>Дубровский Василий</t>
+    <t>Gerasimov Roman</t>
   </si>
   <si>
-    <t>Жлудова Дарья</t>
+    <t>Kuz'miceva Marina</t>
   </si>
   <si>
-    <t>Кузьмичева Марина</t>
+    <t>Lobanova Alisa</t>
   </si>
   <si>
-    <t>Лобанова Алиса</t>
+    <t>Nadtociev Stepan</t>
   </si>
   <si>
-    <t>Надточиев Степан</t>
+    <t>Novikova Ekaterina</t>
   </si>
   <si>
-    <t>Новикова Екатерина</t>
+    <t>Smirnov Roman</t>
   </si>
   <si>
-    <t>Смирнов Роман</t>
+    <t>Sulaev Aleksandr</t>
   </si>
   <si>
-    <t>Чеботарь Павел</t>
+    <t>Uskova Kira</t>
   </si>
   <si>
-    <t>Шулаев Александр</t>
+    <t>Zludova Dar'a</t>
   </si>
   <si>
-    <t>ааааа ааааа</t>
+    <t>Arovova Anna</t>
   </si>
   <si>
-    <t>Баринов Михаил</t>
+    <t>Barinov Mihail</t>
   </si>
   <si>
-    <t>Бусыгин Алексей</t>
+    <t>Busygin Aleksej</t>
   </si>
   <si>
-    <t>Власов Тимофей</t>
+    <t>Gomankov Denis</t>
   </si>
   <si>
-    <t>Гоманков Денис</t>
+    <t>Gracev Semen</t>
   </si>
   <si>
-    <t>Грачёв Семён</t>
+    <t>Haliman Maria</t>
   </si>
   <si>
-    <t>Кувшинов Даниэль</t>
+    <t>Kuvsinov Daniel'</t>
   </si>
   <si>
-    <t>Лосев Александр А.</t>
+    <t>Losev Aleksandr</t>
   </si>
   <si>
-    <t>Лутфуллина Карина</t>
+    <t>Malkin Arkadij</t>
   </si>
   <si>
-    <t>Малкин Аркадий</t>
+    <t>Nechaeva Albina</t>
   </si>
   <si>
-    <t>Нечаева Альбина</t>
+    <t>Polyakov Andrey</t>
   </si>
   <si>
-    <t>Поляков Андрей</t>
+    <t>Romanovskij Kirill</t>
   </si>
   <si>
-    <t>Романовский Кирилл</t>
+    <t>Soltan Oleg</t>
   </si>
   <si>
-    <t>Тюняев Всеволод</t>
+    <t>Sumilin Nikita</t>
   </si>
   <si>
-    <t>Шумилин Никита</t>
+    <t>Tunaev Vsevolod</t>
   </si>
   <si>
-    <t>Яровова Анна</t>
+    <t>Vlasov Timofej</t>
   </si>
   <si>
-    <t>Дорушенкова Таисия</t>
+    <t>Dorusenkova Taisia</t>
   </si>
   <si>
-    <t>Егорова Виктория</t>
+    <t>Egorova Viktoria</t>
   </si>
   <si>
-    <t>Каленский Фёдор</t>
+    <t>Fadeev Demid</t>
   </si>
   <si>
-    <t>Кан Демид</t>
+    <t>Kalenskij Fedor</t>
   </si>
   <si>
-    <t>Кидимов Никита</t>
+    <t>Kan Demid</t>
   </si>
   <si>
-    <t>Кудрявцев Глеб</t>
+    <t>Kidimov Nikita</t>
   </si>
   <si>
-    <t>Лавров Егор</t>
+    <t>Kudravcev Gleb</t>
   </si>
   <si>
-    <t>Минаева Полина</t>
+    <t>Lavrov Egor</t>
   </si>
   <si>
-    <t>Мордасова Софья</t>
+    <t>Minaeva Polina</t>
   </si>
   <si>
-    <t>Процышак Сергей</t>
+    <t>Mordasova Sof'a</t>
   </si>
   <si>
-    <t>Саматов Абдулвасид</t>
+    <t>Procysak Sergej</t>
   </si>
   <si>
-    <t>Ситдеков Расул</t>
+    <t>Samatov Abdulvasid</t>
   </si>
   <si>
-    <t>Толстокоров Никита</t>
+    <t>Sihaliev Maksim</t>
   </si>
   <si>
-    <t>Фадеев Демид</t>
+    <t>Sitdekov Rasul</t>
   </si>
   <si>
-    <t>Шихалиев Максим</t>
+    <t>Tolstokorov Nikita</t>
   </si>
   <si>
-    <t>Юнин Александр</t>
+    <t>Unin Aleksandr</t>
   </si>
   <si>
-    <t>Анищенко Алексей</t>
+    <t>Anisenko Aleksej</t>
   </si>
   <si>
-    <t>Будылев Даниил Даниил</t>
+    <t>Budylev Daniil Daniil</t>
   </si>
   <si>
-    <t>Волчков Артём</t>
+    <t>Churilov Fedor</t>
   </si>
   <si>
-    <t>Огородникова Милена</t>
+    <t>Cipilev Stepan</t>
   </si>
   <si>
-    <t>Петракова Кира</t>
+    <t>Filimonova Sofia</t>
   </si>
   <si>
-    <t>Полтавская Елизавета</t>
+    <t>Harlamov Demid</t>
   </si>
   <si>
-    <t>Серегин Семён</t>
+    <t>Ogorodnikova Milena</t>
   </si>
   <si>
-    <t>Филимонова Софья</t>
+    <t>Petrakova Kira</t>
   </si>
   <si>
-    <t>Харламов Демид</t>
+    <t>Poltavskaya Elizaveta</t>
   </si>
   <si>
-    <t>Ципилёв Степан</t>
+    <t>Seregin Semen</t>
   </si>
   <si>
-    <t>Чурилов Фёдор</t>
+    <t>Volckov Artem</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Калуга</t>
+    <t>Kaluga</t>
   </si>
   <si>
-    <t>Долгопрудный</t>
+    <t>Dolgoprudny</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -871,71 +871,71 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="8">
         <v>2008</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>94</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="8">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="8">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="8">
         <v>2012</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E12" s="9" t="s">
@@ -1091,94 +1091,94 @@
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
         <v>2012</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="8">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="8">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8">
         <v>2010</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8">
         <v>2009</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F24" s="1"/>
@@ -1231,291 +1231,291 @@
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="8">
         <v>2012</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C28" s="8">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="8">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="8">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="8">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="8">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="8">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C37" s="8">
         <v>2011</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C38" s="8">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="8">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="8">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="8">
         <v>2008</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E41" s="9" t="s">
@@ -1551,51 +1551,51 @@
       </c>
       <c r="B43" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="8">
         <v>2009</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="8">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C45" s="8">
         <v>2007</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E45" s="9" t="s">
@@ -1631,137 +1631,137 @@
       </c>
       <c r="B47" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C47" s="8">
         <v>2015</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C48" s="8">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C49" s="8">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="D49" s="8" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E49" s="9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C50" s="8">
         <v>2012</v>
       </c>
       <c r="D50" s="8" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E50" s="9" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C51" s="8">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E51" s="9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C52" s="8">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="D52" s="8" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="E52" s="9" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C53" s="8">
         <v>2012</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
@@ -1831,291 +1831,291 @@
       </c>
       <c r="B57" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C57" s="8">
         <v>2012</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>103</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C58" s="8">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C59" s="8">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C60" s="8">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E60" s="9" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C61" s="8">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E61" s="9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C62" s="8">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C63" s="8">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C64" s="8">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="D64" s="8" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C65" s="8">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="D65" s="8" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C66" s="8">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="D66" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E66" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C67" s="8">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C68" s="8">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="D68" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E68" s="9" t="s">
         <v>103</v>
       </c>
       <c r="F68" s="1"/>
       <c r="G68" s="1"/>
       <c r="H68" s="1"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C69" s="8">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E69" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C70" s="8">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D70" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E70" s="9" t="s">
         <v>103</v>
       </c>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C71" s="8">
         <v>2010</v>
       </c>
       <c r="D71" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E71" s="9" t="s">
@@ -2157,209 +2157,209 @@
       </c>
       <c r="D73" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E73" s="9" t="s">
         <v>103</v>
       </c>
       <c r="F73" s="1"/>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>82</v>
       </c>
       <c r="C74" s="8">
         <v>2011</v>
       </c>
       <c r="D74" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E74" s="9" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F74" s="1"/>
       <c r="G74" s="1"/>
       <c r="H74" s="1"/>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C75" s="8">
         <v>2013</v>
       </c>
       <c r="D75" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E75" s="9" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="F75" s="1"/>
       <c r="G75" s="1"/>
       <c r="H75" s="1"/>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C76" s="8">
         <v>2014</v>
       </c>
       <c r="D76" s="8" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="E76" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F76" s="1"/>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>85</v>
       </c>
-      <c r="C77" s="8"/>
+      <c r="C77" s="8">
+        <v>2014</v>
+      </c>
       <c r="D77" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E77" s="9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F77" s="1"/>
       <c r="G77" s="1"/>
       <c r="H77" s="1"/>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C78" s="8">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="D78" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E78" s="9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F78" s="1"/>
       <c r="G78" s="1"/>
       <c r="H78" s="1"/>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C79" s="8">
         <v>2014</v>
       </c>
       <c r="D79" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E79" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F79" s="1"/>
       <c r="G79" s="1"/>
       <c r="H79" s="1"/>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>88</v>
       </c>
-      <c r="C80" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C80" s="8"/>
       <c r="D80" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E80" s="9" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F80" s="1"/>
       <c r="G80" s="1"/>
       <c r="H80" s="1"/>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C81" s="8">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="D81" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E81" s="9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F81" s="1"/>
       <c r="G81" s="1"/>
       <c r="H81" s="1"/>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C82" s="8">
         <v>2011</v>
       </c>
       <c r="D82" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E82" s="9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F82" s="1"/>
       <c r="G82" s="1"/>
       <c r="H82" s="1"/>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="10"/>
       <c r="B83" s="7"/>
       <c r="C83" s="7"/>
       <c r="D83" s="7"/>
       <c r="E83" s="7"/>
       <c r="F83" s="7"/>
       <c r="G83" s="7"/>
       <c r="H83" s="1"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="10"/>
       <c r="B84" s="7"/>
       <c r="C84" s="7"/>
       <c r="D84" s="7"/>
       <c r="E84" s="7"/>
       <c r="F84" s="7"/>
       <c r="G84" s="7"/>
       <c r="H84" s="1"/>
     </row>