--- v0 (2026-06-28)
+++ v1 (2026-08-30)
@@ -20,168 +20,168 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>ФБС Тюменской области</t>
   </si>
   <si>
     <t>Первенство России по снукеру 1 красный до 15 лет, мальчики</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>22.06.2026, ЛАМ, Россия, Тюменская область, Тюмень, ул. Луначарского,  12</t>
+    <t>22.06.2026, ЛАМ, Russian Federation, Tyumen Region, Tyumen, ул. Луначарского,  12</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 15</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Лазарев Егор</t>
+    <t>Lazarev Egor</t>
   </si>
   <si>
-    <t>Крапивин Егор</t>
+    <t>Krapivin Egor</t>
   </si>
   <si>
-    <t>Ситников Степан</t>
+    <t>Sitnikov Stepan</t>
   </si>
   <si>
-    <t>Трайзе Павел</t>
+    <t>Trayze Pavel</t>
   </si>
   <si>
-    <t>Демченко Михаил</t>
+    <t>Demchenko Mihail</t>
   </si>
   <si>
-    <t>Коршунов Юрий</t>
+    <t>Korshunov Yrii</t>
   </si>
   <si>
-    <t>Моторин Артемий</t>
+    <t>Motorin Artemij</t>
   </si>
   <si>
-    <t>Прадедов Данила</t>
+    <t>Pradedov Danila</t>
   </si>
   <si>
-    <t>Артем Глотов</t>
+    <t>Artem Glotov</t>
   </si>
   <si>
-    <t>Горячев Гордей</t>
+    <t>Goryachev Gordey</t>
   </si>
   <si>
-    <t>Зюзин Илья</t>
+    <t>Putilov E`milij</t>
   </si>
   <si>
-    <t>Путилов Эмилий</t>
+    <t>Zuzin Il'a</t>
   </si>
   <si>
-    <t>Владимир Хазиев</t>
+    <t>Legalov Artyom</t>
   </si>
   <si>
-    <t>Легалов Артём</t>
+    <t>Tereshchenko Konstantin</t>
   </si>
   <si>
-    <t>Терещенко Константин</t>
+    <t>Vladimir Khaziev</t>
   </si>
   <si>
-    <t>Антоненко Глеб</t>
+    <t>Antonenko Gleb</t>
   </si>
   <si>
-    <t>Корнев Филипп</t>
+    <t>Kornev Filipp</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>St. Petersburg</t>
   </si>
   <si>
-    <t>Тюменская область</t>
+    <t>Tyumen Region</t>
   </si>
   <si>
-    <t>Новосибирская область</t>
+    <t>Novosibirsk Region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -842,137 +842,137 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
         <v>2013</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
         <v>2015</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8">
         <v>17</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8">
         <v>2015</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>