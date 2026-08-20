--- v0 (2025-12-13)
+++ v1 (2026-08-20)
@@ -20,150 +20,150 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>ФБС Томской области</t>
   </si>
   <si>
     <t>Всероссийские соревнования "Свободная пирамида" юниорки до 19 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>21.04.2023, БК Шарики, Россия, Томская область, Томск, Северный городок 48/1</t>
+    <t>21.04.2023, БК Шарики, Russian Federation, Tomsk Region, Tomsk, Северный городок 48/1</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 11</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Мудрик Виктория</t>
+    <t>Mudrik Viktoriya</t>
   </si>
   <si>
-    <t>Пурдышова Юлия</t>
+    <t>Purdyshova Yuliya</t>
   </si>
   <si>
-    <t>Жидайкина Диана</t>
+    <t>Slapnikova Dar'a</t>
   </si>
   <si>
-    <t>Шляпникова Дарья</t>
+    <t>Zhidaykina Diana</t>
   </si>
   <si>
-    <t>Ануфриева Анастасия</t>
+    <t>Anufrieva Anastasiya</t>
   </si>
   <si>
-    <t>Панова София</t>
+    <t>Panova Sofia</t>
   </si>
   <si>
-    <t>Терещенко Дарья</t>
+    <t>Tereschenko Darya</t>
   </si>
   <si>
-    <t>Уцына Ирина</t>
+    <t>Ucyna Irina</t>
   </si>
   <si>
-    <t>Лосева Елизавета</t>
+    <t>Fedorova Sof'a</t>
   </si>
   <si>
-    <t>Романова Яна</t>
+    <t>Loseva Elizaveta</t>
   </si>
   <si>
-    <t>Федорова Софья</t>
+    <t>Romanova Yana</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>ХМАО - Югра</t>
+    <t>KhMAO - Yugra</t>
   </si>
   <si>
-    <t>Хабаровский край</t>
+    <t>Khabarovsk Territory</t>
   </si>
   <si>
-    <t>Пермский край</t>
+    <t>Perm Territory</t>
   </si>
   <si>
-    <t>Красноярский край</t>
+    <t>Krasnoyarsk Territory</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Новосибирская область</t>
+    <t>Novosibirsk Region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -664,77 +664,77 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="8">
         <v>2005</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="8">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="8">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="8">
         <v>2006</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
@@ -784,94 +784,94 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="8">
         <v>2006</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="8">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="8">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="8">
         <v>2006</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10"/>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="10"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>