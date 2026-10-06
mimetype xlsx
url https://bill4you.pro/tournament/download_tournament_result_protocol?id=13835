--- v0 (2026-08-19)
+++ v1 (2026-10-06)
@@ -1293,51 +1293,51 @@
       </c>
       <c r="C22" s="8">
         <v>2007</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>116</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>133</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>1987</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>134</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>2011</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>118</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>125</v>
       </c>
       <c r="F24" s="1"/>