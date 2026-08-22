--- v0 (2025-12-13)
+++ v1 (2026-08-22)
@@ -20,216 +20,216 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>ФБС Рязанской области</t>
   </si>
   <si>
     <t>Открытое первенство "Рязанские надежды"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>20.05.2023, ГАУ ДО РО "СШОР ЦСК", Россия, Рязанская область, Рязань, ул. Спортивная 19</t>
+    <t>20.05.2023, ГАУ ДО РО "СШОР ЦСК", Russian Federation, Ryazan Region, Ryazan region, ул. Спортивная 19</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 30</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Филипеня Павел</t>
+    <t>Filipena Pavel</t>
   </si>
   <si>
-    <t>Кузьмин Илья</t>
+    <t>Kuz'min Il'a</t>
   </si>
   <si>
-    <t>Маврин Матвей</t>
+    <t>Mavrin Matvej</t>
   </si>
   <si>
-    <t>Сазонов Арсений</t>
+    <t>Sazonov Arseniy</t>
   </si>
   <si>
-    <t>Гришина Анна</t>
+    <t>Grisina Anna</t>
   </si>
   <si>
-    <t>Гуртикова Дарья</t>
+    <t>Gurtikova Dar'a</t>
   </si>
   <si>
-    <t>Костикова Полина</t>
+    <t>Kostikova Polina</t>
   </si>
   <si>
-    <t>Ленкова Милана</t>
+    <t>Lenkova Milana</t>
   </si>
   <si>
-    <t>Бушков Александр</t>
+    <t>Buskov Aleksandr</t>
   </si>
   <si>
-    <t>Извеков Александр</t>
+    <t>Fedorov Egor</t>
   </si>
   <si>
-    <t>Колбасов Иван</t>
+    <t>Izvekov Aleksandr</t>
   </si>
   <si>
-    <t>Медведева Василиса</t>
+    <t>Kolbasov Ivan</t>
   </si>
   <si>
-    <t>Сергеева Анастасия</t>
+    <t>Medvedeva Vasilisa</t>
   </si>
   <si>
-    <t>Серяченко Валерия</t>
+    <t>Seracenko Valeria</t>
   </si>
   <si>
-    <t>Тайдакова Александра</t>
+    <t>Sergeeva Anastasia</t>
   </si>
   <si>
-    <t>Федоров Егор</t>
+    <t>Taydakova Alexandra</t>
   </si>
   <si>
-    <t>Варин Кирилл</t>
+    <t>Cemodurov Timofej</t>
   </si>
   <si>
-    <t>Кочуров Данил</t>
+    <t>Kocurov Danil</t>
   </si>
   <si>
-    <t>Кузьмин Николай</t>
+    <t>Kuz'min Nikolaj</t>
   </si>
   <si>
-    <t>Макарова Варвара</t>
+    <t>Makarova Varvara</t>
   </si>
   <si>
-    <t>Максимов Максим</t>
+    <t>Maksimov Maksim</t>
   </si>
   <si>
-    <t>Медведев Арсений</t>
+    <t>Medvedev Arsenij</t>
   </si>
   <si>
-    <t>Тарасов Артём</t>
+    <t>Tarasov Artem</t>
   </si>
   <si>
-    <t>Чемодуров Тимофей</t>
+    <t>Varin Kirill</t>
   </si>
   <si>
-    <t>Аминжанов Роман</t>
+    <t>Aminzanov Roman</t>
   </si>
   <si>
-    <t>Житков Давид</t>
+    <t>Chernikov Sergey</t>
   </si>
   <si>
-    <t>Малкин Константин</t>
+    <t>Malkin Konstantin</t>
   </si>
   <si>
-    <t>Новиков Сергей</t>
+    <t>Novikov Sergej</t>
   </si>
   <si>
-    <t>Тыткач Роман</t>
+    <t>Tytkac Roman</t>
   </si>
   <si>
-    <t>Черников Сергей</t>
+    <t>Zitkov David</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3юн</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Рязань</t>
+    <t>Ryazan region</t>
   </si>
   <si>
-    <t>Ярославль</t>
+    <t>Yaroslavl</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -870,191 +870,191 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>2012</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
         <v>2009</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
         <v>2010</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E25" s="9" t="s">
@@ -1150,94 +1150,94 @@
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
         <v>2012</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>2011</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
         <v>2011</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F34" s="1"/>
@@ -1270,54 +1270,54 @@
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="8">
         <v>2012</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="8">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="10"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="10"/>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>
       <c r="D39" s="7"/>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>