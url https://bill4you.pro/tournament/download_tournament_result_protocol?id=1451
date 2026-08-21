--- v0 (2025-12-23)
+++ v1 (2026-08-21)
@@ -20,168 +20,168 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Московский Союз Бильярдного Спорта</t>
   </si>
   <si>
     <t>Чемпионат Москвы «Комбинированная пирамида». Женщины</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>27.05.2023, "Дворец бильярдного спорта", Россия, Москва, Волгоградский пр-т,  46/15,  стр.16</t>
+    <t>27.05.2023, "Дворец бильярдного спорта", Russian Federation, Moscow, Волгоградский пр-т,  46/15,  стр.16</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Мамичева Мария</t>
+    <t>Mamicheva Mariya</t>
   </si>
   <si>
-    <t>Зверинцева Анастасия</t>
+    <t>Zverintseva Anastasiya</t>
   </si>
   <si>
-    <t>Волк Анастасия</t>
+    <t>Kovaleva Ekaterina</t>
   </si>
   <si>
-    <t>Ковалева Екатерина</t>
+    <t>Volk Anastasiya</t>
   </si>
   <si>
-    <t>Дарницкая Диана</t>
+    <t>Darnickaa Diana</t>
   </si>
   <si>
-    <t>Панова Лилия</t>
+    <t>Panova Lilia</t>
   </si>
   <si>
-    <t>Сорокина Юлия</t>
+    <t>Sorokina Ulia</t>
   </si>
   <si>
-    <t>Шубина Серафима</t>
+    <t>Subina Serafima</t>
   </si>
   <si>
-    <t>Бачулис Диана</t>
+    <t>Baculis Diana</t>
   </si>
   <si>
-    <t>Горбатова Арина</t>
+    <t>Gorbatova Arina</t>
   </si>
   <si>
-    <t>Мануйлова Екатерина</t>
+    <t>Manujlova Ekaterina</t>
   </si>
   <si>
-    <t>Сковоронская Виктория</t>
+    <t>Skovoronskaa Viktoria</t>
   </si>
   <si>
-    <t>Воробьева Виктория</t>
+    <t>Mihaylik Viktoriya</t>
   </si>
   <si>
-    <t>Золотова Анна</t>
+    <t>Rzanina Lada</t>
   </si>
   <si>
-    <t>Михайлик Виктория</t>
+    <t>Vorob'eva Viktoria</t>
   </si>
   <si>
-    <t>Рзянина Лада</t>
+    <t>Zolotova Anna</t>
   </si>
   <si>
-    <t>Башкатова Полина</t>
+    <t>Baskatova Polina</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -682,77 +682,77 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8">
         <v>1997</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="8">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
         <v>2006</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
@@ -882,114 +882,114 @@
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
         <v>2004</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
-        <v>1982</v>
+        <v>2007</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
-        <v>1969</v>
+        <v>2007</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
-        <v>2007</v>
+        <v>1982</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8">
-        <v>2007</v>
+        <v>1969</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8">
         <v>17</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="8">
         <v>2011</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F24" s="1"/>