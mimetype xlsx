--- v0 (2026-08-24)
+++ v1 (2026-08-29)
@@ -161,51 +161,51 @@
   <si>
     <t>Beloglazko Andrej</t>
   </si>
   <si>
     <t>Dul'kevic Pavel</t>
   </si>
   <si>
     <t>Efimov Urij</t>
   </si>
   <si>
     <t>Ko Igor'</t>
   </si>
   <si>
     <t>Marutko Aleksandr</t>
   </si>
   <si>
     <t>Oblikov Oleg</t>
   </si>
   <si>
     <t>Sepelevic Dmitrij</t>
   </si>
   <si>
     <t>Stejn Mihail</t>
   </si>
   <si>
-    <t>Anin MAKSIM</t>
+    <t>Anin Maksim</t>
   </si>
   <si>
     <t>Bu Aleksandr</t>
   </si>
   <si>
     <t>Buvalec Vladislav</t>
   </si>
   <si>
     <t>Cekan Oleg</t>
   </si>
   <si>
     <t>Cirikov Ivan</t>
   </si>
   <si>
     <t>Dzergay Andrey</t>
   </si>
   <si>
     <t>Kolomiets Vitali</t>
   </si>
   <si>
     <t>Kolosko Aleksandr</t>
   </si>
   <si>
     <t>Lapko Aleksej</t>
   </si>