--- v0 (2025-12-19)
+++ v1 (2026-08-21)
@@ -14,141 +14,141 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
-    <t>Федерация бильярдного спорта России</t>
+    <t>ФБСР</t>
   </si>
   <si>
     <t>BetBoom Кубок Чемпионов 2023</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>19.06.2023, ТВ бильярд Арена, Россия, Москва, 1-й Котляковской пер. д. 3.</t>
+    <t>19.06.2023, ТВ бильярд Арена, Russian Federation, Moscow, 1-й Котляковской пер. д. 3.</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Миронова Диана</t>
+    <t>Mironova Diana</t>
   </si>
   <si>
-    <t>Володин Никита</t>
+    <t>Volodin Nikita</t>
   </si>
   <si>
-    <t>Крыжановский Сергей</t>
+    <t>Kryzanovskij Sergej</t>
   </si>
   <si>
-    <t>Муциев Арби</t>
+    <t>Mutsiev Arbi</t>
   </si>
   <si>
-    <t>Гузов Ростислав</t>
+    <t>Guzov Rostislav</t>
   </si>
   <si>
-    <t>Ливада Никита</t>
+    <t>Livada Nikita</t>
   </si>
   <si>
-    <t>Лепшаков Дастан</t>
+    <t>Lepshakov Dastan</t>
   </si>
   <si>
-    <t>Салтовский Евгений</t>
+    <t>Saltovskiy Evgeniy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>ЗМС</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
   <si>
-    <t>Кыргызстан</t>
+    <t>Kyrgyzstan</t>
   </si>
   <si>
-    <t>Беларусь</t>
+    <t>Belarus</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -632,51 +632,51 @@
       </c>
       <c r="C8" s="8">
         <v>1996</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>27</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="8">
         <v>1994</v>
       </c>
       <c r="D9" s="8" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="8">
         <v>1996</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="1"/>