--- v0 (2025-12-19)
+++ v1 (2026-08-22)
@@ -20,255 +20,255 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>БК Шпиль</t>
   </si>
   <si>
     <t>V ЭТАП ВЕСЕННЕЙ СЕРИИ в БК Шпиль</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>17.06.2023, БК Шпиль, Беларусь, Минск, ул. Тимирязева 123/2</t>
+    <t>17.06.2023, БК Шпиль, Belarus, Minsk, ул. Тимирязева 123/2</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 38</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Салтовская Кристина</t>
+    <t>Saltovskaya Kristina</t>
   </si>
   <si>
-    <t>Кундас Никита</t>
+    <t>Kundas Nikita</t>
   </si>
   <si>
-    <t>Курлянчик Иван</t>
+    <t>Kurlancik Ivan</t>
   </si>
   <si>
-    <t>Шопик Владислав</t>
+    <t>Shopik Vladislav</t>
   </si>
   <si>
-    <t>Аксень Владислав</t>
+    <t>Aksen' Vladislav</t>
   </si>
   <si>
-    <t>Астапцов Роман</t>
+    <t>Astapcov Roman</t>
   </si>
   <si>
-    <t>Громыко Олег</t>
+    <t>Gromyko Oleg</t>
   </si>
   <si>
-    <t>Иванова Ольга</t>
+    <t>Ivanova Ol'ga</t>
   </si>
   <si>
-    <t>Крупский Евгений</t>
+    <t>Cerkasov Vadim</t>
   </si>
   <si>
-    <t>Осада Евгений</t>
+    <t>Krupski Yauheni</t>
   </si>
   <si>
-    <t>Смирнов Алексей</t>
+    <t>Osada Evgenij</t>
   </si>
   <si>
-    <t>Черкасов Вадим</t>
+    <t>Smirnov Aleksej</t>
   </si>
   <si>
-    <t>Андрончик Сергей</t>
+    <t>Androncik Sergej</t>
   </si>
   <si>
-    <t>Ефимов Юрий</t>
+    <t>Cekan Oleg</t>
   </si>
   <si>
-    <t>Конищев Никита</t>
+    <t>Efimov Urij</t>
   </si>
   <si>
-    <t>Чекан Олег</t>
+    <t>Koniscschev Nikita</t>
   </si>
   <si>
-    <t>Головач Семен</t>
+    <t>Cernik Arsenij</t>
   </si>
   <si>
-    <t>Опарин Антон</t>
+    <t>Golovac Semen</t>
   </si>
   <si>
-    <t>Павлович Тимофей</t>
+    <t>Hot'ko Andrej</t>
   </si>
   <si>
-    <t>Сазанович Егор</t>
+    <t>Oparin Anton</t>
   </si>
   <si>
-    <t>Сериков Лев</t>
+    <t>Pavlovic Timofej</t>
   </si>
   <si>
-    <t>Хотько Андрей</t>
+    <t>Sazanovic Egor</t>
   </si>
   <si>
-    <t>Черник Арсений</t>
+    <t>Serikov Lev</t>
   </si>
   <si>
-    <t>Штейн Михаил</t>
+    <t>Stejn Mihail</t>
   </si>
   <si>
-    <t>Дергай Андрей</t>
+    <t>Cirikov Ivan</t>
   </si>
   <si>
-    <t>Зевари Аким</t>
+    <t>Dzergay Andrey</t>
   </si>
   <si>
-    <t>Лазарь Матвей</t>
+    <t>g g</t>
   </si>
   <si>
-    <t>Лобанок Константин</t>
+    <t>Lazar' Matvej</t>
   </si>
   <si>
-    <t>Логич Алексей</t>
+    <t>Logich Aleksej</t>
   </si>
   <si>
-    <t>Микульский Руслан</t>
+    <t>Mikul'skij Ruslan</t>
   </si>
   <si>
-    <t>Обатнин Эдуард</t>
+    <t>Obatnin Eduard</t>
   </si>
   <si>
-    <t>Чириков Иван</t>
+    <t>Zevari Akim</t>
   </si>
   <si>
-    <t>Ванькевич Александр</t>
+    <t>Kivatyckij Pavel</t>
   </si>
   <si>
-    <t>Киватыцкий Павел</t>
+    <t>Kolomiets Vitali</t>
   </si>
   <si>
-    <t>Коломиец Виталий</t>
+    <t>Lapko Aleksej</t>
   </si>
   <si>
-    <t>Лапко Алексей</t>
+    <t>Malafei Egor</t>
   </si>
   <si>
-    <t>Малафей Егор</t>
+    <t>Marutko Aleksandr</t>
   </si>
   <si>
-    <t>Марутко Александр</t>
+    <t>Van'kevic Aleksandr</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Бобруйск</t>
+    <t>Babrujsk</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Жодино</t>
+    <t>Zhodzina</t>
   </si>
   <si>
-    <t>Логойск</t>
+    <t>Lagojsk</t>
   </si>
   <si>
-    <t>посёлок Дружный</t>
+    <t>pasiolak Družny</t>
   </si>
   <si>
-    <t>Барановичи</t>
+    <t>Baranavichy</t>
   </si>
   <si>
-    <t>Молодечно</t>
+    <t>Maladziechna</t>
   </si>
   <si>
-    <t>Актау</t>
+    <t>Aktau</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -888,436 +888,436 @@
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="8">
         <v>1986</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="C16" s="8"/>
+      <c r="C16" s="8">
+        <v>2008</v>
+      </c>
       <c r="D16" s="8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C17" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C17" s="8"/>
       <c r="D17" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="8">
-        <v>1991</v>
+        <v>1964</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="8">
-        <v>2008</v>
+        <v>1991</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
         <v>1990</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="8">
-        <v>1982</v>
+        <v>1971</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="8">
-        <v>1998</v>
+        <v>1982</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8">
-        <v>1971</v>
+        <v>1998</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8">
-        <v>1984</v>
+        <v>1996</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="8">
-        <v>1986</v>
+        <v>1984</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8">
-        <v>2008</v>
+        <v>1996</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="8">
-        <v>2009</v>
+        <v>1986</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C28" s="8">
         <v>2008</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="8">
-        <v>1996</v>
+        <v>2009</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="8">
-        <v>1996</v>
+        <v>2008</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="8">
         <v>1981</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
-        <v>1976</v>
+        <v>2004</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8">
-        <v>1989</v>
+        <v>1976</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8">
-        <v>1999</v>
+        <v>1982</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="8">
-        <v>1982</v>
+        <v>1999</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="8">
         <v>2005</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
@@ -1347,171 +1347,171 @@
       </c>
       <c r="B38" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C38" s="8">
         <v>1963</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="8">
-        <v>2004</v>
+        <v>1989</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="8">
-        <v>1983</v>
+        <v>1988</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="8">
-        <v>1988</v>
+        <v>1975</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C42" s="8">
-        <v>1975</v>
+        <v>1999</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="8">
-        <v>1999</v>
+        <v>2008</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="8">
-        <v>2008</v>
+        <v>1981</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C45" s="8">
-        <v>1981</v>
+        <v>1983</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="10"/>
       <c r="B46" s="7"/>
       <c r="C46" s="7"/>
       <c r="D46" s="7"/>
       <c r="E46" s="7"/>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="10"/>
       <c r="B47" s="7"/>
       <c r="C47" s="7"/>