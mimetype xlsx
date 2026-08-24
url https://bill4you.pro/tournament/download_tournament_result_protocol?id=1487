--- v0 (2025-12-24)
+++ v1 (2026-08-24)
@@ -20,156 +20,156 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Школа Бильярда Poolschool</t>
   </si>
   <si>
     <t>POOLSCHOOL.Open</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>25.06.2023, Poolschool. Твин, Россия, Москва, Новоясеневский проспект,  д. 2А стр. 1,  ТЦ "Твин Плаза" 3й этаж</t>
+    <t>25.06.2023, Poolschool. Твин, Russian Federation, Moscow, Новоясеневский проспект,  д. 2А стр. 1,  ТЦ "Твин Плаза" 3й этаж</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Макулов Тимофей</t>
+    <t>Makulov Timofej</t>
   </si>
   <si>
-    <t>Ургапов Константин</t>
+    <t>Urgapov Konstantin</t>
   </si>
   <si>
-    <t>Фролов Михаил</t>
+    <t>Frolov Mihail</t>
   </si>
   <si>
-    <t>Гоцев Александр</t>
+    <t>Gocev Aleksandr</t>
   </si>
   <si>
-    <t>Гоцев Владислав</t>
+    <t>Gocev Vladislav</t>
   </si>
   <si>
-    <t>Опанасюк Дмитрий</t>
+    <t>Opanasuk Dmitrij</t>
   </si>
   <si>
-    <t>Тараторин Олег</t>
+    <t>Taratorin Oleg</t>
   </si>
   <si>
-    <t>Тихий Андрей</t>
+    <t>Tihij Andrej</t>
   </si>
   <si>
-    <t>Григорьев Геннадий</t>
+    <t>Grigor'ev Gennadij</t>
   </si>
   <si>
-    <t>Григорьева Ксения</t>
+    <t>Grigorieva Ksenia</t>
   </si>
   <si>
-    <t>Кузнецов Андрей</t>
+    <t>Kuznetsov Andrei</t>
   </si>
   <si>
-    <t>Огородникова Милена</t>
+    <t>Ogorodnikova Milena</t>
   </si>
   <si>
-    <t>ааа ааа</t>
+    <t>aaa aaa</t>
   </si>
   <si>
-    <t>Дрогина Людмила</t>
+    <t>Drogina Ludmila</t>
   </si>
   <si>
-    <t>Овсепян Артем</t>
+    <t>Ovsepyan Artem</t>
   </si>
   <si>
-    <t>Пащенко Виктор</t>
+    <t>Paschenko Viktor</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Долгопрудный</t>
+    <t>Dolgoprudny</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>