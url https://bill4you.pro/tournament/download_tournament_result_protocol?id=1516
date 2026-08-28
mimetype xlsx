--- v0 (2025-12-18)
+++ v1 (2026-08-28)
@@ -20,171 +20,171 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Федерация русского бильярда  г. Ростова-на-Дону</t>
   </si>
   <si>
     <t>Чемпионат г. Ростова-на-Дону «Свободная пирамида» Ветеранская Лига</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>08.07.2023, Доберман, Ростов-на-Дону, Россия, Ростовская область, Ростов-на-Дону, ул. Суворова,  91</t>
+    <t>08.07.2023, Доберман, Ростов-на-Дону, Russian Federation, Rostov Region, Rostov-on-Don, ул. Красноармейская,  157</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 21</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Харсеев Андрей</t>
+    <t>Harseev Andrej</t>
   </si>
   <si>
-    <t>Краснюк Игорь</t>
+    <t>Krasnuk Igor'</t>
   </si>
   <si>
-    <t>Положенцев Николай</t>
+    <t>Polozhentsev Nikolay</t>
   </si>
   <si>
-    <t>Потапов Игорь</t>
+    <t>Potapov Igor'</t>
   </si>
   <si>
-    <t>Канцибер Юрий</t>
+    <t>Kantsiber Yuriy</t>
   </si>
   <si>
-    <t>Парфенов Михаил</t>
+    <t>Parfenov Mihail</t>
   </si>
   <si>
-    <t>Светлищев Виталий</t>
+    <t>Sukhomlinovb Genndy</t>
   </si>
   <si>
-    <t>Сухомлинов Геннадий</t>
+    <t>Svetlisev Vitalij</t>
   </si>
   <si>
-    <t>Аваков Артур</t>
+    <t>Avakov Artur</t>
   </si>
   <si>
-    <t>Брехов Николай</t>
+    <t>Brehov Nikolaj</t>
   </si>
   <si>
-    <t>Демержиба Беслан</t>
+    <t>Demerzhiba Beslan</t>
   </si>
   <si>
-    <t>Кравченко Сергей</t>
+    <t>Kravchenko Sergey</t>
   </si>
   <si>
-    <t>Кудинов Олег</t>
+    <t>Kudinov Oleg</t>
   </si>
   <si>
-    <t>Ластовыря Анатолий</t>
+    <t>Lastovyra Anatolij</t>
   </si>
   <si>
-    <t>Лысюк Вячеслав</t>
+    <t>Lysuk Vaceslav</t>
   </si>
   <si>
-    <t>Овсепян Гиви</t>
+    <t>Ovsepyan Givi</t>
   </si>
   <si>
-    <t>Гончаров Юрий</t>
+    <t>Goncharov Yuriy</t>
   </si>
   <si>
-    <t>Кириченко Евгений</t>
+    <t>Kirichenko Evgeniy</t>
   </si>
   <si>
-    <t>Киселёв Виктор</t>
+    <t>Kiselev Viktor</t>
   </si>
   <si>
-    <t>Коваленко Владимир</t>
+    <t>Kovalenko Vladimir</t>
   </si>
   <si>
-    <t>Сысоев Николай</t>
+    <t>Sysoev Nikolay</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Бабаев Сергей</t>
+    <t>Babaev Sergey</t>
   </si>
   <si>
-    <t>Рудакова Валентина</t>
+    <t>Rudakova Valentina</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ростов-на-Дону</t>
+    <t>Rostov-on-Don</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -763,71 +763,71 @@
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8"/>
       <c r="D13" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
-        <v>1945</v>
+        <v>1963</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
-        <v>1963</v>
+        <v>1945</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>1962</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E16" s="9" t="s">