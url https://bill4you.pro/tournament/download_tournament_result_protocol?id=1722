--- v0 (2025-12-20)
+++ v1 (2026-08-20)
@@ -20,231 +20,231 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>ФБС Республики Крым</t>
   </si>
   <si>
     <t>Чемпионат Республики Крым среди мужчин</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>14.10.2023, "7-я луза" (Феодосия), Россия, Республика Крым, Феодосия, ул. Боевая д.14-а</t>
+    <t>14.10.2023, "7-я луза" (Феодосия), Russian Federation, Autonomous Republic of Crimea, Feodosia, ул. Боевая д.14-а</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 30</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Евстигнеев Артур</t>
+    <t>Evstigneev Arthur</t>
   </si>
   <si>
-    <t>Прощенко-мл Сергей</t>
+    <t>Proschenko Sergey</t>
   </si>
   <si>
-    <t>Коваленко Станислав</t>
+    <t>Kovalenko Stanislav</t>
   </si>
   <si>
-    <t>Кухарчук Роман</t>
+    <t>Kuharchuk Roman</t>
   </si>
   <si>
-    <t>Богданов Анатолий</t>
+    <t>Bogdanov Anatolij</t>
   </si>
   <si>
-    <t>Колмагоров Федор</t>
+    <t>Kolmagorov Fedor</t>
   </si>
   <si>
-    <t>Лавров Денис</t>
+    <t>Lavrov Denis</t>
   </si>
   <si>
-    <t>Сенин Сергей</t>
+    <t>Senin Sergey</t>
   </si>
   <si>
-    <t>Аббасов Икрам</t>
+    <t>Abbasov Ikram</t>
   </si>
   <si>
-    <t>Басыров Эдуард</t>
+    <t>Basyrov Eduard</t>
   </si>
   <si>
-    <t>Белоущенко Максим</t>
+    <t>Belousenko Maksim</t>
   </si>
   <si>
-    <t>Меликян Саркис</t>
+    <t>Melikyan Sarkis</t>
   </si>
   <si>
-    <t>Ким Дмитрий</t>
+    <t>Kim Dmitrij</t>
   </si>
   <si>
-    <t>Манукян Карен</t>
+    <t>Manukyan Karen</t>
   </si>
   <si>
-    <t>Столповских Артур</t>
+    <t>Stolpovskih Artur</t>
   </si>
   <si>
-    <t>Умаров Умар</t>
+    <t>Umarov Umar</t>
   </si>
   <si>
-    <t>Белоущенко Денис</t>
+    <t>Belousenko Denis</t>
   </si>
   <si>
-    <t>Ильясов Рустем</t>
+    <t>Chernyh Aleksandr</t>
   </si>
   <si>
-    <t>Красильников Александр</t>
+    <t>Ilyasov Rustem</t>
   </si>
   <si>
-    <t>Мухсимов Роберт</t>
+    <t>Krasilnikov Aleksandr</t>
   </si>
   <si>
-    <t>Попсёнов Виктор</t>
+    <t>Muhsimov Robert</t>
   </si>
   <si>
-    <t>Прохоров Вячеслав</t>
+    <t>Popsenov Viktor</t>
   </si>
   <si>
-    <t>Сыщенко Денис</t>
+    <t>Prohorov Vyacheslav</t>
   </si>
   <si>
-    <t>Черных Евгений</t>
+    <t>Syshchenko Denis</t>
   </si>
   <si>
-    <t>Аббаселизаде Юсиф</t>
+    <t>Abbaselizade Yusif</t>
   </si>
   <si>
-    <t>Быков Алексей</t>
+    <t>Bykov Aleksey</t>
   </si>
   <si>
-    <t>Завъялов Александр</t>
+    <t>Kapinus Sergey</t>
   </si>
   <si>
-    <t>Капинус Сергей</t>
+    <t>Kirokasyan Seva</t>
   </si>
   <si>
-    <t>Кирокасян Сева</t>
+    <t>Yanov Viktor</t>
   </si>
   <si>
-    <t>Янов Виктор</t>
+    <t>Zavyalov Alexander</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Бахчисарай</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Евпатория</t>
+    <t>Yevpatoriya</t>
   </si>
   <si>
-    <t>Ялта</t>
+    <t>Yalta</t>
   </si>
   <si>
-    <t>Феодосия</t>
+    <t>Feodosia</t>
   </si>
   <si>
-    <t>Севастополь</t>
+    <t>Sevastopol</t>
   </si>
   <si>
-    <t>Алушта</t>
+    <t>Alushta</t>
   </si>
   <si>
-    <t>посёлок городского типа Нижнегорский</t>
+    <t>Chita</t>
   </si>
   <si>
-    <t>ДП Коктебель</t>
+    <t>posyolok gorodskogo tipa Nizhnegorskiy</t>
   </si>
   <si>
-    <t>Симферополь</t>
+    <t>DP Koktebel</t>
   </si>
   <si>
-    <t>Чита</t>
+    <t>Simferopol</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1044,171 +1044,171 @@
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1977</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="C25" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C25" s="8"/>
       <c r="D25" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1990</v>
+        <v>1952</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>1986</v>
+        <v>1990</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1994</v>
+        <v>1986</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1947</v>
+        <v>1994</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1976</v>
+        <v>1947</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C31" s="8"/>
+      <c r="C31" s="8">
+        <v>1976</v>
+      </c>
       <c r="D31" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1985</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>56</v>
@@ -1223,117 +1223,117 @@
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
         <v>1984</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1993</v>
+        <v>1957</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1957</v>
+        <v>1990</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1990</v>
+        <v>1957</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>1957</v>
+        <v>1993</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="10"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="10"/>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>
       <c r="D39" s="7"/>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="1"/>
     </row>