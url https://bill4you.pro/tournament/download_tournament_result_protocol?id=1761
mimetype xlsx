--- v1 (2025-12-25)
+++ v2 (2026-08-20)
@@ -20,270 +20,270 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>ФБСР</t>
   </si>
   <si>
     <t xml:space="preserve">6-й этап кубка России по пулу 2023 </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>14.10.2023, PLAYPOOL, Россия, Санкт-Петербург, Коломяжский пр. 19,  к. 2,  ТЦ Капитолий</t>
+    <t>14.10.2023, PLAYPOOL, Russian Federation, St. Petersburg, Saint Petersburg, Коломяжский пр. 19,  к. 2,  ТЦ Капитолий</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 40</t>
   </si>
   <si>
     <t>41 - 42</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Ковалерчик Арсений</t>
+    <t>Kovalerchik Arseniy</t>
   </si>
   <si>
-    <t>Хайруллин Ильяс</t>
+    <t>Hajrullin Il'as</t>
   </si>
   <si>
-    <t>Дуданец Максим</t>
+    <t>Dudanec Maksim</t>
   </si>
   <si>
-    <t>Лукин Артем</t>
+    <t>Lukin Artem</t>
   </si>
   <si>
-    <t>Буслаев Евгений</t>
+    <t>Buslaev Evgeniy</t>
   </si>
   <si>
-    <t>Гапеев Александр</t>
+    <t>Gapeev Aleksandr</t>
   </si>
   <si>
-    <t>Золотилов Константин</t>
+    <t>Shopik Vladislav</t>
   </si>
   <si>
-    <t>Шопик Владислав</t>
+    <t>Zolotilov Konstantin</t>
   </si>
   <si>
-    <t>Горбачев Никита</t>
+    <t>Dem'anov Sergej</t>
   </si>
   <si>
-    <t>Демьянов Сергей</t>
+    <t>Gorbachev Nikita</t>
   </si>
   <si>
-    <t>Матвиенко Владимир</t>
+    <t>Matvienko Vladimir</t>
   </si>
   <si>
-    <t>Михайлов Леонид</t>
+    <t>Mihajlov Leonid</t>
   </si>
   <si>
-    <t>Пименова Ника</t>
+    <t>Pimenova Nika</t>
   </si>
   <si>
-    <t>Ревенков Александр</t>
+    <t>Revenkov Alexandr</t>
   </si>
   <si>
-    <t>Сероштан Андрей</t>
+    <t>Seroshtan Andrey</t>
   </si>
   <si>
-    <t>Солодский Андрей</t>
+    <t>Solodskij Andrej</t>
   </si>
   <si>
-    <t>Агеев Дмитрий</t>
+    <t>Ageev Dmitrij</t>
   </si>
   <si>
-    <t>Балакан Мария</t>
+    <t>Balakan Mariia</t>
   </si>
   <si>
-    <t>Воеводин Николай</t>
+    <t>Konskij Daniil</t>
   </si>
   <si>
-    <t>Ву Син Ил</t>
+    <t>Korolev Maksim</t>
   </si>
   <si>
-    <t>Конский Даниил</t>
+    <t>Perov Semen</t>
   </si>
   <si>
-    <t>Королев Максим</t>
+    <t>Urvacev Artem</t>
   </si>
   <si>
-    <t>Перов Семён</t>
+    <t>Voevodin Nikolay</t>
   </si>
   <si>
-    <t>Урвачев Артем</t>
+    <t>Vu Sin Il</t>
   </si>
   <si>
-    <t>Колесников Виктор</t>
+    <t>Kolesnikov Victor</t>
   </si>
   <si>
-    <t>Конский Егор</t>
+    <t>Konskij Egor</t>
   </si>
   <si>
-    <t>Лобода Артем</t>
+    <t>Loboda Artem</t>
   </si>
   <si>
-    <t>Новоселов Михаил</t>
+    <t>Novoselov Mihail</t>
   </si>
   <si>
-    <t>Плиско Антон</t>
+    <t>Plisko Anton</t>
   </si>
   <si>
-    <t>Разумная Амина</t>
+    <t>Razumnaiya Amina</t>
   </si>
   <si>
-    <t>Русов Артур</t>
+    <t>Rusov Artur</t>
   </si>
   <si>
-    <t>Соломатин Иван</t>
+    <t>Solomatin Ivan</t>
   </si>
   <si>
-    <t>Бабенко Богдан</t>
+    <t>Babenko Bogdan</t>
   </si>
   <si>
-    <t>Гаврилова Дарья</t>
+    <t>Dem'anova Evgenia</t>
   </si>
   <si>
-    <t>Демьянова Евгения</t>
+    <t>Gavrilova Dar'a</t>
   </si>
   <si>
-    <t>Коцюба Сергей</t>
+    <t>Kotsiyba Sergei</t>
   </si>
   <si>
-    <t>Малина Алексей</t>
+    <t>Malina Alexey</t>
   </si>
   <si>
-    <t>Мохначев Виталий</t>
+    <t>Mohnacev Vitalij</t>
   </si>
   <si>
-    <t>Мохрина Анна</t>
+    <t>Mohrina Anna</t>
   </si>
   <si>
-    <t>Петелина Анастасия</t>
+    <t>Petelina Anastasia</t>
   </si>
   <si>
-    <t>Козырский Максим</t>
+    <t>Kozyrskij Maksim</t>
   </si>
   <si>
-    <t>Утин Андрей</t>
+    <t>Utin Andrey</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
-    <t>-</t>
+    <t>КМС</t>
   </si>
   <si>
-    <t>КМС</t>
+    <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>St. Petersburg</t>
   </si>
   <si>
-    <t>Московская область</t>
+    <t>Moscow Region</t>
   </si>
   <si>
-    <t>Сеул</t>
+    <t>Kaluga Region</t>
   </si>
   <si>
-    <t>Калужская область</t>
+    <t>Seoul</t>
   </si>
   <si>
-    <t>Самарская область</t>
+    <t>Samara Region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -864,111 +864,111 @@
       </c>
       <c r="B13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="8">
         <v>1996</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="8">
-        <v>1985</v>
+        <v>2001</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="8">
-        <v>2001</v>
+        <v>1985</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8">
-        <v>1998</v>
+        <v>1992</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="8">
-        <v>1992</v>
+        <v>1998</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="8">
         <v>2000</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E18" s="9" t="s">
@@ -1007,51 +1007,51 @@
       </c>
       <c r="C20" s="8">
         <v>2007</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="8">
         <v>1999</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>72</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="8">
         <v>1995</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F22" s="1"/>
@@ -1104,514 +1104,514 @@
       </c>
       <c r="B25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="8">
         <v>2005</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="8">
-        <v>1988</v>
+        <v>2006</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C28" s="8">
-        <v>2007</v>
+        <v>2001</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="8">
-        <v>2006</v>
+        <v>1979</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="8">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="8">
-        <v>1979</v>
+        <v>1988</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
         <v>1981</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>72</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8">
         <v>2007</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8">
         <v>2001</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="8">
         <v>2007</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="8">
         <v>1999</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C37" s="8">
         <v>2002</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C38" s="8">
         <v>2003</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="8">
         <v>1999</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="8">
         <v>2004</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="8">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C42" s="8">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="8">
         <v>1962</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="8">
         <v>1986</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C45" s="8">
         <v>1994</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C46" s="8">
         <v>2001</v>
       </c>
       <c r="D46" s="8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C47" s="8">
         <v>2005</v>
       </c>
       <c r="D47" s="8" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C48" s="8">
         <v>2009</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C49" s="8">
         <v>1990</v>
       </c>
       <c r="D49" s="8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="10"/>
       <c r="B50" s="7"/>
       <c r="C50" s="7"/>
       <c r="D50" s="7"/>
       <c r="E50" s="7"/>
       <c r="F50" s="7"/>
       <c r="G50" s="7"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="10"/>
       <c r="B51" s="7"/>
       <c r="C51" s="7"/>
       <c r="D51" s="7"/>
       <c r="E51" s="7"/>
       <c r="F51" s="7"/>