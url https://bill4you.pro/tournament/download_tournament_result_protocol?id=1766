--- v0 (2025-12-13)
+++ v1 (2026-08-26)
@@ -20,273 +20,273 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>БК Шпиль</t>
   </si>
   <si>
     <t>7 этап ОСЕННЕЙ СЕРИИ 2023 в БК ШПИЛЬ</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>14.10.2023, БК Шпиль, Беларусь, Минск, ул. Тимирязева 123/2</t>
+    <t>14.10.2023, БК Шпиль, Belarus, Minsk, ул. Тимирязева 123/2</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 41</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Зуй Кирилл</t>
+    <t>Zuj Kirill</t>
   </si>
   <si>
-    <t>Бувалец Владислав</t>
+    <t>Buvalec Vladislav</t>
   </si>
   <si>
-    <t>Кундас Никита</t>
+    <t>Cerkasov Vadim</t>
   </si>
   <si>
-    <t>Черкасов Вадим</t>
+    <t>Kundas Nikita</t>
   </si>
   <si>
-    <t>Карпович Вадим</t>
+    <t>Fedorov Urij</t>
   </si>
   <si>
-    <t>Павлович Тимофей</t>
+    <t>Karpovic Vadim</t>
   </si>
   <si>
-    <t>Платонов Алексей</t>
+    <t>Pavlovic Timofej</t>
   </si>
   <si>
-    <t>Федоров Юрий</t>
+    <t>Platonov Aleksej</t>
   </si>
   <si>
-    <t>Головач Семен</t>
+    <t>Cirikov Ivan</t>
   </si>
   <si>
-    <t>Громыко Олег</t>
+    <t>Devatkov Vladimir</t>
   </si>
   <si>
-    <t>Девятков Владимир</t>
+    <t>Efimov Urij</t>
   </si>
   <si>
-    <t>Ефимов Юрий</t>
+    <t>Golovac Semen</t>
   </si>
   <si>
-    <t>Заенчковский Антон</t>
+    <t>Gromyko Oleg</t>
   </si>
   <si>
-    <t>Николаев Андрей</t>
+    <t>Nikolaev Andrej</t>
   </si>
   <si>
-    <t>Сеньков Виктор</t>
+    <t>Sen'kov Viktor</t>
   </si>
   <si>
-    <t>Чириков Иван</t>
+    <t>Zaenckovskij Anton</t>
   </si>
   <si>
-    <t>Аксень Владислав</t>
+    <t>Aksen' Vladislav</t>
   </si>
   <si>
-    <t>Астапцов Роман</t>
+    <t>Astapcov Roman</t>
   </si>
   <si>
-    <t>Жуковский Егор</t>
+    <t>Hot'ko Andrej</t>
   </si>
   <si>
-    <t>Зевари Аким</t>
+    <t>Pozniak Stanislav</t>
   </si>
   <si>
-    <t>Позняк Станислав</t>
+    <t>Secko Maksim</t>
   </si>
   <si>
-    <t>Сечко Максим</t>
+    <t>Stavrova Nadezda</t>
   </si>
   <si>
-    <t>Ставрова Надежда</t>
+    <t>Zevari Akim</t>
   </si>
   <si>
-    <t>Хотько Андрей</t>
+    <t>Zukovskij Egor</t>
   </si>
   <si>
-    <t>Кедрик Виталий</t>
+    <t>Kedrik Vitalij</t>
   </si>
   <si>
-    <t>Конищев Никита</t>
+    <t>Koniscschev Nikita</t>
   </si>
   <si>
-    <t>Краско Егор</t>
+    <t>Krasko Egor</t>
   </si>
   <si>
-    <t>Малафей Егор</t>
+    <t>Malafei Egor</t>
   </si>
   <si>
-    <t>Мельчаков Игорь</t>
+    <t>Mel'cakov Igor'</t>
   </si>
   <si>
-    <t>Романовская Виктория</t>
+    <t>Romanovskaa Viktoria</t>
   </si>
   <si>
-    <t>Соколов Николай</t>
+    <t>Sokolov Nikolaj</t>
   </si>
   <si>
-    <t>Трипутень Владимир</t>
+    <t>Triputen' Vladimir</t>
   </si>
   <si>
-    <t>Андрончик Сергей</t>
+    <t>Androncik Sergej</t>
   </si>
   <si>
-    <t>Белоглазко Андрей</t>
+    <t>Beloglazko Andrej</t>
   </si>
   <si>
-    <t>Ковалев Евгений</t>
+    <t>Fedenkov Artemiy</t>
   </si>
   <si>
-    <t>Лобанок Константин</t>
+    <t>G G</t>
   </si>
   <si>
-    <t>Логич Алексей</t>
+    <t>Hotyko Konstantin</t>
   </si>
   <si>
-    <t>Никончук Герман</t>
+    <t>Kovalev Evgenii</t>
   </si>
   <si>
-    <t>Опарин Антон</t>
+    <t>Logich Aleksej</t>
   </si>
   <si>
-    <t>Феденков Артемий</t>
+    <t>Nikoncuk German</t>
   </si>
   <si>
-    <t>Хотько Константин</t>
+    <t>Oparin Anton</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>КМС</t>
+  </si>
+  <si>
     <t>МС</t>
   </si>
   <si>
-    <t>КМС</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Donetsk</t>
   </si>
   <si>
-    <t>Донецк</t>
+    <t>Zhodzina</t>
   </si>
   <si>
-    <t>Бобруйск</t>
+    <t>Babrujsk</t>
   </si>
   <si>
-    <t>Жодино</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Барановичи</t>
+    <t>Baranavichy</t>
   </si>
   <si>
-    <t>Молодечно</t>
+    <t>Maladziechna</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Sluck</t>
   </si>
   <si>
-    <t>Слуцк</t>
+    <t>Smaliavichy</t>
   </si>
   <si>
-    <t>Смолевичи</t>
+    <t>Viliejka</t>
   </si>
   <si>
-    <t>Вилейка</t>
+    <t>Marjina Gorka</t>
   </si>
   <si>
-    <t>Марьина Горка</t>
+    <t>Lagojsk</t>
   </si>
   <si>
-    <t>Логойск</t>
+    <t>Tambov</t>
   </si>
   <si>
-    <t>Тамбов</t>
-[...2 lines deleted...]
-    <t>посёлок Дружный</t>
+    <t>pasiolak Družny</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -787,257 +787,257 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>1996</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>1995</v>
+        <v>1983</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>2008</v>
+        <v>1995</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1992</v>
+        <v>2008</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1983</v>
+        <v>1992</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
-        <v>1984</v>
+        <v>2004</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>1994</v>
+        <v>1979</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1979</v>
+        <v>1982</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1982</v>
+        <v>1984</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>1984</v>
+        <v>1994</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
         <v>1986</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
@@ -1047,57 +1047,57 @@
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
         <v>1984</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>2004</v>
+        <v>1984</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>2008</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
@@ -1107,154 +1107,154 @@
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
         <v>1989</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1988</v>
+        <v>1996</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
         <v>1989</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1989</v>
+        <v>1987</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1987</v>
+        <v>1975</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1975</v>
+        <v>1989</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1996</v>
+        <v>1988</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1984</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F32" s="1"/>
@@ -1293,51 +1293,51 @@
       </c>
       <c r="D34" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>72</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
         <v>2008</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
         <v>1981</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
@@ -1427,177 +1427,177 @@
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
         <v>1968</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
-        <v>1985</v>
+        <v>2006</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
         <v>1982</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
-        <v>2005</v>
+        <v>1970</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
-        <v>1987</v>
+        <v>1985</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
-        <v>1986</v>
+        <v>2005</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E46" s="9" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C47" s="8">
-        <v>2006</v>
+        <v>1987</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C48" s="8">
-        <v>1970</v>
+        <v>1986</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E48" s="9" t="s">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="10"/>
       <c r="B49" s="7"/>
       <c r="C49" s="7"/>
       <c r="D49" s="7"/>
       <c r="E49" s="7"/>
       <c r="F49" s="7"/>
       <c r="G49" s="7"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="10"/>
       <c r="B50" s="7"/>
       <c r="C50" s="7"/>
       <c r="D50" s="7"/>
       <c r="E50" s="7"/>
       <c r="F50" s="7"/>
       <c r="G50" s="7"/>
       <c r="H50" s="1"/>
     </row>