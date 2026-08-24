--- v0 (2025-12-23)
+++ v1 (2026-08-24)
@@ -20,156 +20,156 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Школа Бильярда Poolschool</t>
   </si>
   <si>
     <t>POOLSCHOOL.Open</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>26.11.2023, Poolschool. Твин, Россия, Москва, Новоясеневский проспект,  д. 2А стр. 1,  ТЦ "Твин Плаза" 3й этаж</t>
+    <t>26.11.2023, Poolschool. Твин, Russian Federation, Moscow, Новоясеневский проспект,  д. 2А стр. 1,  ТЦ "Твин Плаза" 3й этаж</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Солдатов Иван</t>
+    <t>Soldatov Ivan</t>
   </si>
   <si>
-    <t>Захарова Екатерина</t>
+    <t>Zaharova Ekaterina</t>
   </si>
   <si>
-    <t>Кузнецов Андрей</t>
+    <t>Kuznetsov Andrei</t>
   </si>
   <si>
-    <t>Поляков Андрей</t>
+    <t>Polyakov Andrey</t>
   </si>
   <si>
-    <t>Гоцев Александр</t>
+    <t>Gocev Aleksandr</t>
   </si>
   <si>
-    <t>Гоцев Владислав</t>
+    <t>Gocev Vladislav</t>
   </si>
   <si>
-    <t>Грачёв Семён</t>
+    <t>Gracev Semen</t>
   </si>
   <si>
-    <t>Халиман Мария</t>
+    <t>Khaliman Maria</t>
   </si>
   <si>
-    <t>Детинина Мария</t>
+    <t>Detinina Maria</t>
   </si>
   <si>
-    <t>Макулов Тимофей</t>
+    <t>Makulov Timofej</t>
   </si>
   <si>
-    <t>Органов Александр</t>
+    <t>Organov Aleksandr</t>
   </si>
   <si>
-    <t>Рахмангулова Елена</t>
+    <t>Rakhmangulova Elena</t>
   </si>
   <si>
-    <t>Замараева Мария</t>
+    <t>Kiselev Nikolaj</t>
   </si>
   <si>
-    <t>Киселёв Николай</t>
+    <t>Kuprasin Daniil</t>
   </si>
   <si>
-    <t>Купряшин Даниил</t>
+    <t>Ovsepyan Artem</t>
   </si>
   <si>
-    <t>Овсепян Артем</t>
+    <t>Zamaraeva Mariya</t>
   </si>
   <si>
-    <t>Акопян Есения</t>
+    <t>Akopan Esenia</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -870,111 +870,111 @@
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
         <v>1980</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
-        <v>2009</v>
+        <v>2004</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
-        <v>2004</v>
+        <v>1981</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8">
-        <v>1981</v>
+        <v>2010</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8">
         <v>17</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="8">
         <v>2005</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E24" s="9" t="s">