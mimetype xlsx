--- v0 (2025-12-13)
+++ v1 (2026-08-31)
@@ -20,123 +20,123 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>БК "Восьмерка"</t>
   </si>
   <si>
     <t>Кубок БК8 1этап</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>29.10.2023, БК "Восьмерка", Россия, Архангельская область, Архангельск, Урицкого 1,  к1</t>
+    <t>29.10.2023, БК "Восьмерка", Russian Federation, Archangel Region, Arkhangelsk, Урицкого 1,  к1</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Неманов Игорь</t>
+    <t>Nemanov Igor</t>
   </si>
   <si>
-    <t>Перевалов Николай</t>
+    <t>Perevalov Nikolay</t>
   </si>
   <si>
-    <t>Сырьев Антон</t>
+    <t>Syrev Anton</t>
   </si>
   <si>
-    <t>Ионина Елена</t>
+    <t>Ionina Elena</t>
   </si>
   <si>
-    <t>Богданов Алексей</t>
+    <t>Bogdanov Alexey</t>
   </si>
   <si>
-    <t>Камша Юлиана</t>
+    <t>Kamsha Juliana</t>
   </si>
   <si>
-    <t>Козак Карина</t>
+    <t>Kozak Karina</t>
   </si>
   <si>
-    <t>Самсонов Кирилл</t>
+    <t>Samsonov Kirill</t>
   </si>
   <si>
-    <t>Черников Петр</t>
+    <t>Chernikov Pyotr</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Архангельск</t>
+    <t>Arkhangelsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>