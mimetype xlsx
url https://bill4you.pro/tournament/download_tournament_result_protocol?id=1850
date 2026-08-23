--- v0 (2025-12-24)
+++ v1 (2026-08-23)
@@ -20,291 +20,291 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>ФБСР</t>
   </si>
   <si>
     <t>Всероссийские соревнования «Юные Легенды», девушки до 16 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>31.10.2023, БК "Легенда" (г. Москва), Россия, Москва, Митино,  м. Волоколамская,  Пятницкое ш.,  д. 3,  ТЦ "Пятница",  2 этаж</t>
+    <t>31.10.2023, БК "Легенда" (г. Москва), Russian Federation, Moscow, Митино,  м. Волоколамская,  Пятницкое ш.,  д. 3,  ТЦ "Пятница",  2 этаж</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 46</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Макеева Виктория</t>
+    <t>Makeeva Viktoriya</t>
   </si>
   <si>
-    <t>Осинцева Варвара</t>
+    <t>Osintseva Varvara</t>
   </si>
   <si>
-    <t>Бобылева Злата</t>
+    <t>Bobyleva Zlata</t>
   </si>
   <si>
-    <t>Ковалева Екатерина</t>
+    <t>Kovaleva Ekaterina</t>
   </si>
   <si>
-    <t>Башкатова Полина</t>
+    <t>Baskatova Polina</t>
   </si>
   <si>
-    <t>Жохова Ксения</t>
+    <t>Cymbal Dar'a</t>
   </si>
   <si>
-    <t>Кузнецова Елизавета</t>
+    <t>Kuznecova Elizaveta</t>
   </si>
   <si>
-    <t>Цымбал Дарья</t>
+    <t>Zhohova Kseniya</t>
   </si>
   <si>
-    <t>Бачулис Диана</t>
+    <t>Baculis Diana</t>
   </si>
   <si>
-    <t>Дворова Мария</t>
+    <t>Dvorova Maria</t>
   </si>
   <si>
-    <t>Караашева Оливия</t>
+    <t>Karaaseva Olivia</t>
   </si>
   <si>
-    <t>Клочкова Анастасия</t>
+    <t>Klockova Anastasia</t>
   </si>
   <si>
-    <t>Радченко Нина</t>
+    <t>Radcenko Nina</t>
   </si>
   <si>
-    <t>Сергеева Анастасия</t>
+    <t>Sergeeva Anastasia</t>
   </si>
   <si>
-    <t>Сорокина Юлия</t>
+    <t>Sorokina Yuliya</t>
   </si>
   <si>
-    <t>Тюрникова Алёна</t>
+    <t>Tyurnikova Alena</t>
   </si>
   <si>
-    <t>Буданова Павла</t>
+    <t>Budanova Pavla</t>
   </si>
   <si>
-    <t>Горшенина София</t>
+    <t>Gorshenina Sofiya</t>
   </si>
   <si>
-    <t>Марченко Ульяна</t>
+    <t>Marcenko Ul'ana</t>
   </si>
   <si>
-    <t>Паренкова София</t>
+    <t>Parenkova Sofia</t>
   </si>
   <si>
-    <t>Потехина Анастасия</t>
+    <t>Potehina Anastasiya</t>
   </si>
   <si>
-    <t>Серяченко Валерия</t>
+    <t>Seracenko Valeria</t>
   </si>
   <si>
-    <t>Тайдакова Александра</t>
+    <t>Shmakova Alisa</t>
   </si>
   <si>
-    <t>Шмакова Алиса</t>
+    <t>Taydakova Alexandra</t>
   </si>
   <si>
-    <t>Гуртикова Дарья</t>
+    <t>Gurtikova Dar'a</t>
   </si>
   <si>
-    <t>Жиркова Ксения</t>
+    <t>Ksenofontova Uliana</t>
   </si>
   <si>
-    <t>Ксенофонтова Юлиана</t>
+    <t>Lazareva Maria</t>
   </si>
   <si>
-    <t>Лазарева Мария</t>
+    <t>Lesnyh Veronika</t>
   </si>
   <si>
-    <t>Лесных Вероника</t>
+    <t>Molchanova Nina</t>
   </si>
   <si>
-    <t>Молчанова Нина</t>
+    <t>Pantak Ekaterina</t>
   </si>
   <si>
-    <t>Пантак Екатерина</t>
+    <t>Udachina Kamilla</t>
   </si>
   <si>
-    <t>Удачина Камилла</t>
+    <t>Zhirkova Kseniya</t>
   </si>
   <si>
-    <t>Бычкова Злата</t>
+    <t>Byckova Zlata</t>
   </si>
   <si>
-    <t>Козлова Инга</t>
+    <t>Chen dwdwa</t>
   </si>
   <si>
-    <t>Комарова Евдокия</t>
+    <t>Khakimova Alexandra</t>
   </si>
   <si>
-    <t>Королева Алина</t>
+    <t>Komarova Evdokia</t>
   </si>
   <si>
-    <t>Костикова Полина</t>
+    <t>Koroleva Alina</t>
   </si>
   <si>
-    <t>Линькова Александра</t>
+    <t>Kostikova Polina</t>
   </si>
   <si>
-    <t>Макарова Варвара</t>
+    <t>Kozlova Inga</t>
   </si>
   <si>
-    <t>Малькова Екатерина</t>
+    <t>Lin'kova Aleksandra</t>
   </si>
   <si>
-    <t>Пестова Нина</t>
+    <t>Makarova Varvara</t>
   </si>
   <si>
-    <t>Рогуля Виктория</t>
+    <t>Mal'kova Ekaterina</t>
   </si>
   <si>
-    <t>Солтан Станислава</t>
+    <t>Pestova Nina</t>
   </si>
   <si>
-    <t>Хакимова Александра</t>
+    <t>Rogulya Victoria</t>
   </si>
   <si>
-    <t>Шикова Анастасия</t>
+    <t>Soltan Stanislava</t>
   </si>
   <si>
-    <t>Ясинецкая Елизавета</t>
+    <t>Yasineckaya Elizaveta</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Оренбургская область</t>
+    <t>Orenburg Region</t>
   </si>
   <si>
-    <t>ХМАО - Югра</t>
+    <t>KhMAO - Yugra</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Рязанская область</t>
+    <t>Ryazan Region</t>
   </si>
   <si>
-    <t>Волгоградская область</t>
+    <t>Volgograd Region</t>
   </si>
   <si>
-    <t>Воронежская область</t>
+    <t>Voronezh Region</t>
   </si>
   <si>
-    <t>Владимирская область</t>
+    <t>Vladimir Region</t>
   </si>
   <si>
-    <t>Ярославская область</t>
+    <t>Yaroslavl Region</t>
   </si>
   <si>
-    <t>Ростовская область</t>
+    <t>Rostov Region</t>
   </si>
   <si>
-    <t>Республика Мордовия</t>
+    <t>Republic of Mordovia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1168,528 +1168,528 @@
       </c>
       <c r="C27" s="8">
         <v>2010</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>79</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
         <v>2012</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
         <v>2009</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>2009</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>2014</v>
+        <v>2009</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
         <v>2010</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>2008</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
-        <v>2012</v>
+        <v>2007</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="D46" s="8" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="E46" s="9" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C47" s="8">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="D47" s="8" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="E47" s="9" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C48" s="8">
         <v>2013</v>
       </c>
       <c r="D48" s="8" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E48" s="9" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C49" s="8">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D49" s="8" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E49" s="9" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C50" s="8">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E50" s="9" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C51" s="8">
-        <v>2007</v>
+        <v>2011</v>
       </c>
       <c r="D51" s="8" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E51" s="9" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C52" s="8">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C53" s="8">
         <v>2015</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>69</v>
       </c>
       <c r="E53" s="9" t="s">