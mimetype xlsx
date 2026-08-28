--- v0 (2025-12-13)
+++ v1 (2026-08-28)
@@ -20,192 +20,192 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>ФБС Хабаровского края</t>
   </si>
   <si>
     <t>Чемпионат Дальневосточного федерального округа по бильярду среди мужчин</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>03.11.2023, "Спортивный клуб бильярда", Россия, Хабаровский край, Хабаровск, Амурский б-р,  43</t>
+    <t>03.11.2023, "Спортивный клуб бильярда", Russian Federation, Khabarovsk Territory, Khabarovsk, Амурский б-р,  43</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 21</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Батухтин Иван</t>
+    <t>Batuhtin Ivan</t>
   </si>
   <si>
-    <t>Юртаев Сергей</t>
+    <t>Yurtaev Sergey</t>
   </si>
   <si>
-    <t>Ким Евгений</t>
+    <t>Kim Evgenij</t>
   </si>
   <si>
-    <t>Юртаев Александр</t>
+    <t>Yurtaev Aleksandr</t>
   </si>
   <si>
-    <t>Кон Дмитрий</t>
+    <t>Kon Dmitrij</t>
   </si>
   <si>
-    <t>Лябук Марк</t>
+    <t>Lyabuk Mark</t>
   </si>
   <si>
-    <t>Ковалёв Павел</t>
+    <t>Komarov Aleksandr</t>
   </si>
   <si>
-    <t>Комаров Александр</t>
+    <t>Kovalev Pavel</t>
   </si>
   <si>
-    <t>Дудин Александр</t>
+    <t>Dudin Alexander</t>
+  </si>
+  <si>
+    <t>Li Evgenij</t>
+  </si>
+  <si>
+    <t>Mokryakov Aleksey</t>
   </si>
   <si>
     <t>И Хен Бок</t>
   </si>
   <si>
-    <t>Ли Евгений</t>
+    <t>Arsentev Nikita</t>
   </si>
   <si>
-    <t>Мокряков Алексей</t>
+    <t>Kvak Aleksej</t>
   </si>
   <si>
-    <t>Арсентьев Никита</t>
+    <t>Les-Nelin Nikolay</t>
   </si>
   <si>
-    <t>Квак Алексей</t>
+    <t>Pak Vadim</t>
   </si>
   <si>
-    <t>Лесь-Нелин Николай</t>
+    <t>Danilin Aleksandr</t>
   </si>
   <si>
-    <t>Пак Вадим</t>
+    <t>Gvon Vladimir</t>
   </si>
   <si>
-    <t>Гвон Владимир</t>
+    <t>I Roman</t>
   </si>
   <si>
-    <t>Данилин Александр</t>
+    <t>Kravchenko Evgeniy</t>
   </si>
   <si>
-    <t>И Роман</t>
+    <t>Nam Aleksej</t>
   </si>
   <si>
-    <t>Кравченко Евгений</t>
+    <t>Mishatin Konstantin</t>
   </si>
   <si>
-    <t>Нам Алексей</t>
-[...5 lines deleted...]
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Хабаровск</t>
+    <t>Khabarovsk</t>
   </si>
   <si>
-    <t>Южно-Сахалинск</t>
+    <t>Yuzhno-Sakhalinsk</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Биробиджан</t>
+    <t>Birobidzhan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -786,157 +786,157 @@
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
         <v>2009</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1977</v>
+        <v>2006</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>2006</v>
+        <v>1977</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1998</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>1995</v>
+        <v>1988</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1988</v>
+        <v>1998</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1998</v>
+        <v>1995</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1999</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
@@ -986,77 +986,77 @@
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>1995</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
-        <v>1989</v>
+        <v>1991</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1991</v>
+        <v>1989</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
         <v>1991</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>