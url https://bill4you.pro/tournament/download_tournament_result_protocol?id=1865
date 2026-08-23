--- v0 (2025-12-13)
+++ v1 (2026-08-23)
@@ -20,234 +20,234 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>БК Шпиль</t>
   </si>
   <si>
     <t>9 этап ОСЕННЕЙ СЕРИИ 2023 в БК ШПИЛЬ</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>04.11.2023, БК Шпиль, Беларусь, Минск, ул. Тимирязева 123/2</t>
+    <t>04.11.2023, БК Шпиль, Belarus, Minsk, ул. Тимирязева 123/2</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 31</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Чижов Валерий</t>
+    <t>Cizov Valerij</t>
   </si>
   <si>
-    <t>Чириков Иван</t>
+    <t>Cirikov Ivan</t>
   </si>
   <si>
-    <t>Вашковский Александр</t>
+    <t>Efimov Urij</t>
   </si>
   <si>
-    <t>Ефимов Юрий</t>
+    <t>Vaskovskij Aleksandr</t>
   </si>
   <si>
-    <t>Жуковский Егор</t>
+    <t>Cekan Oleg</t>
   </si>
   <si>
-    <t>Заенчковский Антон</t>
+    <t>Sen'kov Viktor</t>
   </si>
   <si>
-    <t>Сеньков Виктор</t>
+    <t>Zaenckovskij Anton</t>
   </si>
   <si>
-    <t>Чекан Олег</t>
+    <t>Zukovskij Egor</t>
   </si>
   <si>
-    <t>Аксень Владислав</t>
+    <t>Aksen' Vladislav</t>
   </si>
   <si>
-    <t>Бувалец Владислав</t>
+    <t>Buvalec Vladislav</t>
   </si>
   <si>
-    <t>Девятков Владимир</t>
+    <t>Devatkov Vladimir</t>
   </si>
   <si>
-    <t>Павлович Тимофей</t>
+    <t>Pavlovic Timofej</t>
   </si>
   <si>
-    <t>Кедрик Виталий</t>
+    <t>Kedrik Vitalij</t>
   </si>
   <si>
-    <t>Костюк Константин</t>
+    <t>Kostuk Konstantin</t>
   </si>
   <si>
-    <t>Смирнов Алексей</t>
+    <t>Smirnov Aleksej</t>
   </si>
   <si>
-    <t>Урбан Павел</t>
+    <t>Urban Pavel</t>
   </si>
   <si>
-    <t>Белоглазко Андрей</t>
+    <t>Beloglazko Andrej</t>
   </si>
   <si>
-    <t>Воробьёв Андрей</t>
+    <t>Cernik Arsenij</t>
   </si>
   <si>
-    <t>Головач Семен</t>
+    <t>Erosevic Pavel</t>
   </si>
   <si>
-    <t>Ерошевич Павел</t>
+    <t>Golovac Semen</t>
   </si>
   <si>
-    <t>Крупский Евгений</t>
+    <t>Krupski Yauheni</t>
   </si>
   <si>
-    <t>Марутко Александр</t>
+    <t>Marutko Aleksandr</t>
   </si>
   <si>
-    <t>Салтовская Кристина</t>
+    <t>Saltovskaya Kristina</t>
   </si>
   <si>
-    <t>Черник Арсений</t>
+    <t>Vorob'ev Andrej</t>
   </si>
   <si>
-    <t>Астапцов Роман</t>
+    <t>Astapcov Roman</t>
   </si>
   <si>
-    <t>Бу Александр</t>
+    <t>Bu Aleksandr</t>
   </si>
   <si>
-    <t>Кожух Дмитрий</t>
+    <t>Khinevich Viachaslau</t>
   </si>
   <si>
-    <t>Ласица Евгений</t>
+    <t>Kozukh Dmitry</t>
   </si>
   <si>
-    <t>Осада Евгений</t>
+    <t>Lasica Evgenij</t>
   </si>
   <si>
-    <t>Сазанович Егор</t>
+    <t>Osada Evgenij</t>
   </si>
   <si>
-    <t>Хиневич Вячеслав</t>
+    <t>Sazanovic Egor</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Вилейка</t>
+    <t>Viliejka</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Могилёв</t>
+    <t>Magiliow</t>
   </si>
   <si>
-    <t>Молодечно</t>
+    <t>Maladziechna</t>
   </si>
   <si>
-    <t>Донецк</t>
+    <t>Donetsk</t>
   </si>
   <si>
-    <t>Слуцк</t>
+    <t>Sluck</t>
   </si>
   <si>
-    <t>Петропавловск-Камчатский</t>
+    <t>Petropavlovsk-Kamchatskiy</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Барановичи</t>
+    <t>Gomiel</t>
   </si>
   <si>
-    <t>Гомель</t>
+    <t>Baranavichy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -748,154 +748,154 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>2004</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
-        <v>1994</v>
+        <v>1982</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>1982</v>
+        <v>1994</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>1988</v>
+        <v>1971</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
         <v>1984</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
         <v>1984</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1971</v>
+        <v>1988</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>2008</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F16" s="1"/>
@@ -1048,97 +1048,97 @@
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1968</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1986</v>
+        <v>1996</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1984</v>
+        <v>1974</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>1974</v>
+        <v>1984</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8"/>
       <c r="D28" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
@@ -1166,54 +1166,54 @@
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
         <v>1991</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1996</v>
+        <v>1986</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1989</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F32" s="1"/>
@@ -1226,131 +1226,131 @@
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
         <v>1968</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1990</v>
+        <v>1985</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
         <v>1990</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1964</v>
+        <v>1990</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>2009</v>
+        <v>1964</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>1985</v>
+        <v>2009</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="10"/>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>
       <c r="D39" s="7"/>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>