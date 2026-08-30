--- v0 (2025-12-19)
+++ v1 (2026-08-30)
@@ -14,282 +14,282 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
-    <t>Академия Бильярда</t>
+    <t>START 8</t>
   </si>
   <si>
     <t xml:space="preserve">Турнир H BILLIARDS </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>11.11.2023, Академия Бильярда, Казахстан, Павлодарская область, Павлодар, Назарбаева 219/1</t>
+    <t>11.11.2023, START 8, Kazakhstan, Almaty oblysy, Almaty</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 54</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Ахметжан Алишер</t>
+    <t>Ahmetzhan Alisher</t>
   </si>
   <si>
-    <t>Юнусов Бекзат</t>
+    <t>Yunusov Bekzat</t>
   </si>
   <si>
-    <t>Асанхан Асет</t>
+    <t>Asanhan Aset</t>
   </si>
   <si>
-    <t>Шыряев Адильжан</t>
+    <t>Shyryaev Adilzhan</t>
   </si>
   <si>
-    <t>Баданов Рамазан</t>
+    <t>Badanov Ramazan</t>
   </si>
   <si>
-    <t>Галимов Дамир</t>
+    <t>Dzharasov Almaz</t>
   </si>
   <si>
-    <t>Джарасов Алмаз</t>
+    <t>Galimov Damir</t>
   </si>
   <si>
-    <t>Молдабеков Арлан</t>
+    <t>Moldabekov Arlan</t>
   </si>
   <si>
-    <t>Аманжолов Жоламан</t>
+    <t>Amanzholov Zholaman</t>
   </si>
   <si>
-    <t>Аметов Таир</t>
+    <t>Ametov Tair</t>
   </si>
   <si>
-    <t>Досжанов Самат</t>
+    <t>Doszhanov Samat</t>
   </si>
   <si>
-    <t>Имашев Ануар</t>
+    <t>Imashev Anuar</t>
   </si>
   <si>
-    <t>Лесбекулы Нушаруан</t>
+    <t>Lesbekuly Nusharuan</t>
   </si>
   <si>
-    <t>Малик Ануар</t>
+    <t>Malik Anuar</t>
   </si>
   <si>
-    <t>Таженов Алмас</t>
+    <t>Tazhenov Almas</t>
   </si>
   <si>
-    <t>Турысбеков Асет</t>
+    <t>Turysbekov Aset</t>
   </si>
   <si>
-    <t>Абиев Тулеген</t>
+    <t>Abiev Tulegen</t>
   </si>
   <si>
-    <t>Абсамет Абай</t>
+    <t>Absamet Abay</t>
   </si>
   <si>
-    <t>Азбергенов Дияс</t>
+    <t>Azbergenov Diyas</t>
   </si>
   <si>
-    <t>Бейбiтулы Бейбарыс</t>
+    <t>Beybituly Beybarys</t>
   </si>
   <si>
-    <t>Джусувалиев Улан</t>
+    <t>Czi Ruslan</t>
   </si>
   <si>
-    <t>Жеролганов Кайрат</t>
+    <t>Dzhusuvaliev Ulan</t>
   </si>
   <si>
-    <t>Исмаилов Ерiс</t>
+    <t>Ismailov Eris</t>
   </si>
   <si>
-    <t>Кенжетаев Галымжан</t>
+    <t>Kenzhetaev Galymzhan</t>
   </si>
   <si>
-    <t>Мукатов Мухтар</t>
+    <t>Mukatov Muhtar</t>
   </si>
   <si>
-    <t>Османов Алтынбек</t>
+    <t>Osmanov Altynbek</t>
   </si>
   <si>
-    <t>Сапарбеков Еркебулан</t>
+    <t>Saparbekov Erkebulan</t>
   </si>
   <si>
-    <t>Такенов Ержан</t>
+    <t>Takenov Erzhan</t>
   </si>
   <si>
-    <t>Таксимбаев Марат</t>
+    <t>Taksimbaev Marat</t>
   </si>
   <si>
-    <t>Туреханов Конырбай</t>
+    <t>Turehanov Konyrbay</t>
   </si>
   <si>
-    <t>Цзи Руслан</t>
+    <t>Yakubzhanov Dilshod</t>
   </si>
   <si>
-    <t>Якубжанов Дилшод</t>
+    <t>Zherolganov Kayrat</t>
   </si>
   <si>
-    <t>Алтынбеков Акылбек</t>
+    <t>Altynbekov Akylbek</t>
   </si>
   <si>
-    <t>Дауренбеков Олжас</t>
+    <t>Daurenbekov Olzhas</t>
   </si>
   <si>
-    <t>Досымбеков Ернар</t>
+    <t>Dosymbekov Ernar</t>
   </si>
   <si>
-    <t>Еркинулы Жалгас</t>
+    <t>Erkinuly Zhalgas</t>
   </si>
   <si>
-    <t>Есенжолов Данияр</t>
+    <t>Esenzholov Daniyar</t>
   </si>
   <si>
-    <t>Жумалин Чингиз</t>
+    <t>Hamzin Nurzhan</t>
   </si>
   <si>
-    <t>Жумаханов Мурат</t>
+    <t>Isin Arman</t>
   </si>
   <si>
-    <t>Исин Арман</t>
+    <t>Iskazin Erzhan</t>
   </si>
   <si>
-    <t>Исказин Ержан</t>
+    <t>Kabdulin Zhenis</t>
   </si>
   <si>
-    <t>Кабдулин Женис</t>
+    <t>Kurasbek Erlan</t>
   </si>
   <si>
-    <t>Курасбек Ерлан</t>
+    <t>Makenova Gulnara</t>
   </si>
   <si>
-    <t>Макенова Гульнара</t>
+    <t>Malayev Nurlan</t>
   </si>
   <si>
-    <t>Малаев Нурлан</t>
+    <t>Meyirzhan Almas</t>
   </si>
   <si>
-    <t>Мейiржан Алмас</t>
+    <t>Tukupov Serik</t>
   </si>
   <si>
-    <t>Тукупов Серик</t>
+    <t>Zhumahanov Murat</t>
   </si>
   <si>
-    <t>Хамзин Нуржан</t>
+    <t>Zhumalin Chingiz</t>
   </si>
   <si>
     <t>----- ----</t>
   </si>
   <si>
-    <t>Ержанов Кайырбек</t>
+    <t>Erzhanov Kayyrbek</t>
   </si>
   <si>
-    <t>Жанатаев Ермек</t>
+    <t>Nurlybay Ergazy</t>
   </si>
   <si>
-    <t>Жаппарберген Мерейхан</t>
+    <t>Shuak Nurlan</t>
   </si>
   <si>
-    <t>Нурлыбай Ергазы</t>
+    <t>Zhanataev Ermek</t>
   </si>
   <si>
-    <t>Шуак Нурлан</t>
+    <t>Zhapparbergen Mereyhan</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>Пономарева Айганым</t>
+    <t>Ponomareva Ayganym</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
   <si>
-    <t>Караганда</t>
+    <t>Karagandy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -843,71 +843,71 @@
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>1983</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="C13" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C13" s="8"/>
       <c r="D13" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C14" s="8"/>
+      <c r="C14" s="8">
+        <v>1998</v>
+      </c>
       <c r="D14" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>1999</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>77</v>
@@ -1155,51 +1155,53 @@
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="C30" s="8"/>
+      <c r="C30" s="8">
+        <v>2000</v>
+      </c>
       <c r="D30" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8"/>
       <c r="D31" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F31" s="1"/>
@@ -1281,51 +1283,53 @@
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8"/>
       <c r="D36" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="C37" s="8"/>
+      <c r="C37" s="8">
+        <v>1984</v>
+      </c>
       <c r="D37" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8"/>
       <c r="D38" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F38" s="1"/>
@@ -1533,71 +1537,71 @@
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C50" s="8"/>
       <c r="D50" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="C51" s="8"/>
+      <c r="C51" s="8">
+        <v>1992</v>
+      </c>
       <c r="D51" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="C52" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C52" s="8"/>
       <c r="D52" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C53" s="8"/>
       <c r="D53" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F53" s="1"/>
@@ -1663,89 +1667,89 @@
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C57" s="8"/>
       <c r="D57" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="C58" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C58" s="8"/>
       <c r="D58" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C59" s="8"/>
       <c r="D59" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>67</v>
       </c>
-      <c r="C60" s="8"/>
+      <c r="C60" s="8">
+        <v>1969</v>
+      </c>
       <c r="D60" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C61" s="8"/>
       <c r="D61" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F61" s="1"/>