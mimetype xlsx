--- v0 (2025-12-18)
+++ v1 (2026-08-27)
@@ -20,243 +20,243 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>БК "Абриколь+"</t>
   </si>
   <si>
     <t>Новогодний турнир</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>09.12.2023, БК "Абриколь+", Россия, Ивановская область, Иваново, 153003,  г. Иваново,  ул. Парижской Коммуны,  д.16</t>
+    <t>09.12.2023, БК "Абриколь+", Russian Federation, Ivanovo Region, Ivanovo, 153003,  г. Иваново,  ул. Парижской Коммуны,  д.16</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 37</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Зеленцов Иван</t>
+    <t>Zelentsov Ivan</t>
   </si>
   <si>
-    <t>Паршин Никита</t>
+    <t>Parshin Nikita</t>
   </si>
   <si>
-    <t>Королев Роман</t>
+    <t>Korolev Roman</t>
   </si>
   <si>
-    <t>Виноградов Алексей</t>
+    <t>Vinogradov Alexey</t>
   </si>
   <si>
-    <t>Новожилов Максим</t>
+    <t>Cerkesov Denis</t>
   </si>
   <si>
-    <t>Скобелев Александр</t>
+    <t>Novozhilov Maksim</t>
   </si>
   <si>
-    <t>Тренкунов Сергей</t>
+    <t>Skobelev Alex</t>
   </si>
   <si>
-    <t>Черкесов Денис</t>
+    <t>Trenkunov Sergey</t>
   </si>
   <si>
-    <t>Акопуни Артак</t>
+    <t>Akopuni Artak</t>
   </si>
   <si>
-    <t>Гамисония Георгий</t>
+    <t>Dianov Vladimir</t>
   </si>
   <si>
-    <t>Ганиев Руслан</t>
+    <t>Gamisonia Giorgi</t>
   </si>
   <si>
-    <t>Дианов Владимир</t>
+    <t>Ganiev Ruslan</t>
   </si>
   <si>
-    <t>Иванчихин Игорь</t>
+    <t>Ivanchikhin Igor</t>
   </si>
   <si>
-    <t>Саджая Ираклий</t>
+    <t>Sadzhaya Irakliy</t>
   </si>
   <si>
-    <t>Смирнов Олег</t>
+    <t>Shchelkunov Michail</t>
   </si>
   <si>
-    <t>Щелкунов Михаил</t>
+    <t>Smirnov Oleg</t>
   </si>
   <si>
-    <t>Абдукаримов Эркин</t>
+    <t>Abdkarimov Erkin</t>
   </si>
   <si>
-    <t>Болотанов Анатолий</t>
+    <t>Bolotanov Anatoly</t>
   </si>
   <si>
-    <t>Гогуа Темур</t>
+    <t>Gogua Temur</t>
   </si>
   <si>
-    <t>Петров Николай</t>
+    <t>Petrov Nikolay</t>
   </si>
   <si>
-    <t>Репин Юрий</t>
+    <t>Repin Yuri</t>
   </si>
   <si>
-    <t>Середкин Александр</t>
+    <t>Seredkin Aleksandr</t>
   </si>
   <si>
-    <t>Сорока Евгениц</t>
+    <t>Soroka Evgeni</t>
   </si>
   <si>
-    <t>Стрыгин Дмитрий</t>
+    <t>Strygin Dmitriy</t>
   </si>
   <si>
-    <t>Абдукаримов Шавкат</t>
+    <t>Abdukarimov Shavkat</t>
   </si>
   <si>
-    <t>Аракелян Геворк</t>
+    <t>Arakelyan Gevork</t>
   </si>
   <si>
-    <t>Гвоздев Артём</t>
+    <t>Chulovskii Mikhael</t>
   </si>
   <si>
-    <t>Енгибарян Тарон</t>
+    <t>Engibaryan Taron</t>
   </si>
   <si>
-    <t>Садовский Евгений</t>
+    <t>Gvozdev Artyom</t>
   </si>
   <si>
-    <t>Сергиенко Андрей</t>
+    <t>Sadovskyi Evgenyi</t>
   </si>
   <si>
-    <t>Соколова Екатерина</t>
+    <t>Sergienko Andrew</t>
   </si>
   <si>
-    <t>Чуловский Михаил</t>
+    <t>Sokolova Ekaterina</t>
   </si>
   <si>
-    <t>Белов Алексей</t>
+    <t>Belov Alexey</t>
   </si>
   <si>
-    <t>Владимир Иглеаский</t>
+    <t>Iglevskiy Vladimir</t>
   </si>
   <si>
-    <t>Митрофанов Александо</t>
+    <t>Mitrifanov Aleksandr</t>
   </si>
   <si>
-    <t>Нецветаев Олег</t>
+    <t>Netsvetaev Oleg</t>
   </si>
   <si>
-    <t>Шихабудинов Руслан</t>
+    <t>Shihabudiniv Ruslan</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Сальников Вадим</t>
+    <t>Salnikov Vadim</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Иваново</t>
+    <t>Ivanovo</t>
   </si>
   <si>
-    <t>Владимир</t>
+    <t>Vladimir</t>
   </si>
   <si>
-    <t>Улан-Удэ</t>
+    <t>Ulan-Ude</t>
   </si>
   <si>
-    <t>Кинешма</t>
+    <t>Kineshma</t>
   </si>
   <si>
-    <t>Вичуга</t>
+    <t>Vichuga</t>
   </si>
   <si>
-    <t>Тейково</t>
+    <t>Teykovo</t>
   </si>
   <si>
-    <t>Казань</t>
+    <t>City of Kazan</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>Saint Petersburg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -797,191 +797,191 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>1982</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>1990</v>
+        <v>1978</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1984</v>
+        <v>1990</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C14" s="8"/>
+      <c r="C14" s="8">
+        <v>1984</v>
+      </c>
       <c r="D14" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="C15" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C15" s="8"/>
       <c r="D15" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1983</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="C17" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C17" s="8"/>
       <c r="D17" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C18" s="8"/>
+      <c r="C18" s="8">
+        <v>2005</v>
+      </c>
       <c r="D18" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8"/>
       <c r="D19" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1997</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
@@ -991,97 +991,97 @@
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
         <v>1985</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1971</v>
+        <v>1986</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1986</v>
+        <v>1971</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1992</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
         <v>1982</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
@@ -1222,131 +1222,131 @@
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
         <v>1981</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E33" s="9"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="C34" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C34" s="8"/>
       <c r="D34" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
         <v>2002</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1978</v>
+        <v>2003</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>1971</v>
+        <v>1978</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C38" s="8"/>
+      <c r="C38" s="8">
+        <v>1971</v>
+      </c>
       <c r="D38" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8"/>
       <c r="D39" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F39" s="1"/>