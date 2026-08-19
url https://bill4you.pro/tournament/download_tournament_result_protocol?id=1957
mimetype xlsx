--- v0 (2025-12-18)
+++ v1 (2026-08-19)
@@ -20,180 +20,180 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>ФБС Республики Крым</t>
   </si>
   <si>
     <t>ВСЕРОССИЙСКОЕ СОРЕВНОВАНИЕ «ЛЮБИМЫЙ ГОРОД» девушки до 16 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>20.12.2023, Белладжио, Россия, Краснодарский край, Сочи, ул. Виноградная 184</t>
+    <t>20.12.2023, Белладжио, Russian Federation, Krasnodar Territory, Sochi, ул. Виноградная 184</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Копнина Алёна</t>
+    <t>Kopnina Alena</t>
   </si>
   <si>
-    <t>Радченко Нина</t>
+    <t>Radcenko Nina</t>
   </si>
   <si>
-    <t>Салихова Амина</t>
+    <t>Salihova Amina</t>
   </si>
   <si>
-    <t>Шиндяева Алина</t>
+    <t>Sindaeva Alina</t>
   </si>
   <si>
-    <t>Гречкосей Александра</t>
+    <t>Greckosej Aleksandra</t>
   </si>
   <si>
-    <t>Коношенко Анна</t>
+    <t>Konosenko Anna</t>
   </si>
   <si>
-    <t>Пантак Екатерина</t>
+    <t>Pantak Ekaterina</t>
   </si>
   <si>
-    <t>Попова Карина</t>
+    <t>Popova Karina</t>
   </si>
   <si>
-    <t>Каитазидис Ника</t>
+    <t>Kaitazidis Nika</t>
   </si>
   <si>
-    <t>Ларина Александра</t>
+    <t>Larina Aleksandra</t>
   </si>
   <si>
-    <t>Малькова Екатерина</t>
+    <t>Mal'kova Ekaterina</t>
   </si>
   <si>
-    <t>Мухамедшина Диля</t>
+    <t>Muhamedsina Dila</t>
   </si>
   <si>
-    <t>Барабаш Дарья</t>
+    <t>Barabas Dar'a</t>
   </si>
   <si>
-    <t>Волосюк Александа</t>
+    <t>Lesnyh Veronika</t>
   </si>
   <si>
-    <t>Лесных Вероника</t>
+    <t>Solov'eva Valeria</t>
   </si>
   <si>
-    <t>Соловьева Валерия</t>
+    <t>Volosuk Aleksanda</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Козинов Владимир</t>
+    <t>Kozinov Vladimir</t>
   </si>
   <si>
-    <t>Литаврин Геннадий</t>
+    <t>Litavrin Gennadij</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Ставропольский край</t>
+    <t>Stavropol Territory</t>
   </si>
   <si>
-    <t>Воронежская область</t>
+    <t>Voronezh Region</t>
   </si>
   <si>
-    <t>Краснодарский край</t>
+    <t>Krasnodar Territory</t>
   </si>
   <si>
-    <t>Ростовская область</t>
+    <t>Rostov Region</t>
   </si>
   <si>
-    <t>Республика Крым</t>
+    <t>Autonomous Republic of Crimea</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -857,51 +857,51 @@
       </c>
       <c r="C17" s="8">
         <v>2009</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
         <v>2012</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
         <v>2008</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="1"/>
@@ -914,97 +914,97 @@
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
         <v>2012</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="10"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="10"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="1"/>
     </row>