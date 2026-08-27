--- v0 (2025-12-25)
+++ v1 (2026-08-27)
@@ -20,261 +20,261 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>ФБС Амурской области</t>
   </si>
   <si>
     <t>Кубок БК "ROYAL"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>09.12.2023, "Royal", Россия, Амурская область, Благовещенск, ул. Мухиной,  д. 82</t>
+    <t>09.12.2023, "Royal", Russian Federation, Amur Region, Blagoveschensk, ул. Мухиной,  д. 82</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 45</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Орлов Дмитрий</t>
+    <t>Orlov Dmitriy</t>
   </si>
   <si>
-    <t>Морев Максим</t>
+    <t>Morev Maksim</t>
   </si>
   <si>
-    <t>Марченко Андрей</t>
+    <t>Marchenko Andrei</t>
   </si>
   <si>
-    <t>Татауров Игорь</t>
+    <t>Tataurov Igor</t>
   </si>
   <si>
-    <t>Крюк Антон</t>
+    <t>Kryk Anton</t>
   </si>
   <si>
-    <t>Повисок Игорь</t>
+    <t>Povisok Igor</t>
   </si>
   <si>
-    <t>Сайдазимов Сайдобил</t>
+    <t>Saidazimov Saidobil</t>
   </si>
   <si>
-    <t>Тороян Ерджаник</t>
+    <t>Toroyan Erdzhanik</t>
   </si>
   <si>
-    <t>Абубакиров Айбек</t>
+    <t>Abybakurov Aibek</t>
   </si>
   <si>
-    <t>Брацунов Владислав</t>
+    <t>Bracunov Vladislav</t>
   </si>
   <si>
-    <t>Малько Андрей</t>
+    <t>Malko Andrey</t>
   </si>
   <si>
-    <t>Рыбай Яков</t>
+    <t>Ribai Iakov</t>
   </si>
   <si>
-    <t>Заречнев Дмитрий</t>
+    <t>Nurov Baha</t>
   </si>
   <si>
-    <t>Нуров Баха</t>
+    <t>Shalaev Danil</t>
   </si>
   <si>
-    <t>Травкин Вадим</t>
+    <t>Travkin Vadim</t>
   </si>
   <si>
-    <t>Шалаев Данил</t>
+    <t>Zarechnev Dmitry</t>
   </si>
   <si>
-    <t>Белов Дмитрий</t>
+    <t>Belov Dmitrii</t>
   </si>
   <si>
-    <t>Брацыхин Алексей</t>
+    <t>Brazihkin Aleksei</t>
   </si>
   <si>
-    <t>Заев Александр</t>
+    <t>Fetisov Ashot</t>
   </si>
   <si>
-    <t>Мешков Станислав</t>
+    <t>Meshkov Stanislav</t>
   </si>
   <si>
-    <t>Нестеров Игорь</t>
+    <t>Nesterov Igor</t>
   </si>
   <si>
-    <t>Самойлов Юрий</t>
+    <t>Samoylov Yuriy</t>
   </si>
   <si>
-    <t>Слукина Наталья</t>
+    <t>Slukina Natalya</t>
   </si>
   <si>
-    <t>Фетисов Ашот</t>
+    <t>Zaev Aleksandr</t>
   </si>
   <si>
-    <t>Геворгян Вардгес</t>
+    <t>Gevorgian Vardgez</t>
   </si>
   <si>
-    <t>Ивашутин Александр</t>
+    <t>Ivashutin Aleksandr</t>
   </si>
   <si>
-    <t>Квиткевич Виталий</t>
+    <t>Margarian Grair</t>
   </si>
   <si>
-    <t>Маргарян Грайр</t>
+    <t>Miusov Stepan</t>
   </si>
   <si>
-    <t>Миусов Степан</t>
+    <t>Pavlov Vladimir</t>
   </si>
   <si>
-    <t>Павлов Владимир</t>
+    <t>Rvitkevich Vitalii</t>
   </si>
   <si>
-    <t>Танасюк Александр</t>
+    <t>Tonasyuk Aleksandr</t>
   </si>
   <si>
-    <t>Торосян Арамаис</t>
+    <t>Torosyan Aramais</t>
   </si>
   <si>
-    <t>Азаров Виталий</t>
+    <t>Azarov Vitaliy</t>
   </si>
   <si>
-    <t>Гамзатов Эдгар</t>
+    <t>Cikalov Pavel</t>
   </si>
   <si>
-    <t>Грушко Евгений</t>
+    <t>Demin Evgeniy</t>
   </si>
   <si>
-    <t>Демин Евгений</t>
+    <t>Gamzatov Edgar</t>
   </si>
   <si>
-    <t>Левошко Артем</t>
+    <t>Gryshko Evgenii</t>
   </si>
   <si>
-    <t>Мельник Тимофей</t>
+    <t>Levoshko Artem</t>
   </si>
   <si>
-    <t>Мотылев Ренат</t>
+    <t>Melnik Timofei</t>
   </si>
   <si>
-    <t>Осокин Олег</t>
+    <t>Motylev Renat</t>
   </si>
   <si>
-    <t>Рыжиков Вечеслав</t>
+    <t>Osokin Oleg</t>
   </si>
   <si>
-    <t>Саакян Ваган</t>
+    <t>Ryzhikov Vecheslav</t>
   </si>
   <si>
-    <t>Сиволапов Антон</t>
+    <t>Saakian Vagan</t>
   </si>
   <si>
-    <t>Цикалов Павел</t>
+    <t>Shalaev Timur</t>
   </si>
   <si>
-    <t>Шалаев Тимур</t>
+    <t>Sivolapov Anton</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Благовещенск</t>
+    <t>Blagoveshchensk</t>
   </si>
   <si>
-    <t>Свободный</t>
+    <t>Svobodny</t>
   </si>
   <si>
-    <t>Хабаровск</t>
+    <t>Khabarovsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -974,116 +974,116 @@
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="8">
         <v>1963</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C20" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C21" s="8"/>
+      <c r="C21" s="8">
+        <v>1989</v>
+      </c>
       <c r="D21" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="8">
         <v>1990</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8">
-        <v>1989</v>
+        <v>1997</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8">
         <v>1981</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
@@ -1097,51 +1097,51 @@
       <c r="C25" s="8">
         <v>1975</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8"/>
       <c r="D26" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="8">
         <v>1981</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
@@ -1195,51 +1195,51 @@
       <c r="C30" s="8">
         <v>1976</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="8"/>
       <c r="D31" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
         <v>1992</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
@@ -1249,110 +1249,110 @@
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8">
         <v>1964</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8">
-        <v>1979</v>
+        <v>1988</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="8">
-        <v>1988</v>
+        <v>2005</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="C36" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C36" s="8"/>
       <c r="D36" s="8" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C37" s="8"/>
+      <c r="C37" s="8">
+        <v>1979</v>
+      </c>
       <c r="D37" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C38" s="8">
         <v>1982</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>70</v>
@@ -1386,263 +1386,263 @@
         <v>11</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="8">
         <v>1970</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="C41" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C41" s="8"/>
       <c r="D41" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="C42" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C42" s="8"/>
       <c r="D42" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="C43" s="8"/>
+      <c r="C43" s="8">
+        <v>1989</v>
+      </c>
       <c r="D43" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="C44" s="8"/>
+      <c r="C44" s="8">
+        <v>1976</v>
+      </c>
       <c r="D44" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="C45" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C45" s="8"/>
       <c r="D45" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C46" s="8">
-        <v>2015</v>
+        <v>1980</v>
       </c>
       <c r="D46" s="8" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="C47" s="8"/>
+      <c r="C47" s="8">
+        <v>2015</v>
+      </c>
       <c r="D47" s="8" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C48" s="8"/>
       <c r="D48" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E48" s="9" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="C49" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C49" s="8"/>
       <c r="D49" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E49" s="9" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="C50" s="8"/>
+      <c r="C50" s="8">
+        <v>1996</v>
+      </c>
       <c r="D50" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="C51" s="8"/>
+      <c r="C51" s="8">
+        <v>2015</v>
+      </c>
       <c r="D51" s="8" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="C52" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C52" s="8"/>
       <c r="D52" s="8" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="10"/>
       <c r="B53" s="7"/>
       <c r="C53" s="7"/>
       <c r="D53" s="7"/>
       <c r="E53" s="7"/>
       <c r="F53" s="7"/>
       <c r="G53" s="7"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="10"/>
       <c r="B54" s="7"/>
       <c r="C54" s="7"/>
       <c r="D54" s="7"/>
       <c r="E54" s="7"/>
       <c r="F54" s="7"/>