--- v0 (2025-12-13)
+++ v1 (2026-08-25)
@@ -191,51 +191,51 @@
   <si>
     <t>Кундас Никита</t>
   </si>
   <si>
     <t>Лобанок Константин</t>
   </si>
   <si>
     <t>Марутко Александр</t>
   </si>
   <si>
     <t>Минеев Виктор</t>
   </si>
   <si>
     <t>Романовская Виктория</t>
   </si>
   <si>
     <t>Хотько Андрей</t>
   </si>
   <si>
     <t>Хотько Константин</t>
   </si>
   <si>
     <t>Шилюк Евгений</t>
   </si>
   <si>
-    <t>(! удалить дубликат) Конкина Ольга</t>
+    <t>Конкина Ольга</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>Город</t>
   </si>
@@ -1633,51 +1633,51 @@
       <c r="B51" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C51" s="8">
         <v>1989</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>78</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8"/>
       <c r="B52" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C52" s="8">
         <v>2007</v>
       </c>
       <c r="D52" s="8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>79</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="10"/>
       <c r="B53" s="7"/>
       <c r="C53" s="7"/>
       <c r="D53" s="7"/>
       <c r="E53" s="7"/>
       <c r="F53" s="7"/>
       <c r="G53" s="7"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="10"/>
       <c r="B54" s="7"/>
       <c r="C54" s="7"/>
       <c r="D54" s="7"/>
       <c r="E54" s="7"/>
       <c r="F54" s="7"/>