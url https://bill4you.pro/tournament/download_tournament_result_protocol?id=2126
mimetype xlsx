--- v0 (2025-12-25)
+++ v1 (2026-08-25)
@@ -20,126 +20,126 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>ФБС Республики Татарстан</t>
   </si>
   <si>
     <t>Суперфинал Кубка РТ "Мастер-2023" среди мужчин и женщин, пул "9", 2023 год</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>23.12.2023, БК Спектр, Россия, Республика Татарстан (Татарстан), Казань, Парковая улица 27А</t>
+    <t>23.12.2023, БК Спектр, Russian Federation, Republic of Tatarstan, City of Kazan, Парковая улица 27А</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Гильмутдинов Айнур</t>
+    <t>Gil'mutdinov Ajnur</t>
   </si>
   <si>
-    <t>Галеев Ильсур</t>
+    <t>Galeev Il'sur</t>
   </si>
   <si>
-    <t>Павлов Игорь</t>
+    <t>Pavlov Igor'</t>
   </si>
   <si>
-    <t>Трифонов Егор</t>
+    <t>Trifonov Egor</t>
   </si>
   <si>
-    <t>Булгаков Роман</t>
+    <t>Bulgakov Roman</t>
   </si>
   <si>
-    <t>Сунгатуллин Карим</t>
+    <t>Sungatullin Karim</t>
   </si>
   <si>
-    <t>Тимонин Андрей</t>
+    <t>Timonin Andrej</t>
   </si>
   <si>
-    <t>Трифонова Ульяна</t>
+    <t>Trifonova Ul'ana</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Казань</t>
+    <t>City of Kazan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -623,51 +623,51 @@
       </c>
       <c r="C8" s="8">
         <v>2004</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>27</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="8">
         <v>1974</v>
       </c>
       <c r="D9" s="8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="8">
         <v>1998</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>23</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="1"/>